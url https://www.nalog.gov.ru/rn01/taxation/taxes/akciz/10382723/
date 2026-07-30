--- v0 (2026-06-08)
+++ v1 (2026-07-30)
@@ -6,69 +6,69 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0000-10-601\Desktop\Для работы\Акцизы\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="64170" yWindow="0" windowWidth="24240" windowHeight="12435"/>
+    <workbookView xWindow="72540" yWindow="0" windowWidth="24240" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$L$449</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$L$453</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1793" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1825" uniqueCount="804">
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>КПП</t>
   </si>
   <si>
     <t>Наименование организации</t>
   </si>
   <si>
     <t>Код НО</t>
   </si>
   <si>
     <t>действующее</t>
   </si>
   <si>
     <t>3900-2327359</t>
   </si>
   <si>
     <t>5 - на производство фармацевтической продукции</t>
   </si>
   <si>
     <t>3 - на производство спиртосодержащей парфюмерно-косметической продукции в малой емкости</t>
   </si>
   <si>
@@ -1314,53 +1314,50 @@
   <si>
     <t>АО "Научно-производственное объединение по медицинским и иммунобиологическим препаратам" Микроген"</t>
   </si>
   <si>
     <t>ОАО "Фармацевтическая фабрика Санкт-Петербурга"</t>
   </si>
   <si>
     <t>ООО "Юникосметик"</t>
   </si>
   <si>
     <t>ООО "Герофарм"</t>
   </si>
   <si>
     <t>ООО "Самсон-мед"</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Пеноплэкс Спб" </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новартис Нева" </t>
   </si>
   <si>
     <t>Действующее</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>ООО "ВЕЛФАРМ"</t>
   </si>
   <si>
     <t>7700-30555995</t>
   </si>
   <si>
     <t>АО "САМАРАМЕДПРОМ"</t>
   </si>
   <si>
     <t>7700-30559959</t>
   </si>
   <si>
     <t>ООО "НПФ "МАТЕРИА МЕДИКА ХОЛДИНГ"</t>
   </si>
   <si>
     <t>7700-30584548</t>
   </si>
   <si>
     <t> 1200</t>
   </si>
   <si>
     <t> 1215001662</t>
   </si>
   <si>
     <t> АО "МАРБИОФАРМ"</t>
@@ -1984,53 +1981,50 @@
     <t xml:space="preserve">ООО "Ист-Фарм" </t>
   </si>
   <si>
     <t>2500-30748363</t>
   </si>
   <si>
     <t>5800-33476758</t>
   </si>
   <si>
     <t>6300-30665555</t>
   </si>
   <si>
     <t>5200-6986587</t>
   </si>
   <si>
     <t>5200-3996315</t>
   </si>
   <si>
     <t>5200-8751848</t>
   </si>
   <si>
     <t>5200-3831501</t>
   </si>
   <si>
     <t xml:space="preserve">5200-2720783                  </t>
-  </si>
-[...1 lines deleted...]
-    <t>АО «Органика»</t>
   </si>
   <si>
     <t>4200-30814608</t>
   </si>
   <si>
     <t>6200-34111518</t>
   </si>
   <si>
     <t>ООО "ФАРМАЦЕВТИЧЕСКИЙ ЗАВОД ИММУННЫХ ЛЕКАРСТВЕННЫХ СРЕДСТВ"</t>
   </si>
   <si>
     <t>7700-34096719</t>
   </si>
   <si>
     <t>ФГБУ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР ЭПИДЕМИОЛОГИИ И МИКРОБИОЛОГИИ ИМЕНИ ПОЧЕТНОГО АКАДЕМИКА Н.Ф. ГАМАЛЕИ" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
   </si>
   <si>
     <t>7700-34097917</t>
   </si>
   <si>
     <t>АО "АВВА РУС"</t>
   </si>
   <si>
     <t>7700-34099646</t>
   </si>
@@ -2280,170 +2274,227 @@
   <si>
     <t>4600-35383081</t>
   </si>
   <si>
     <t>ПАО "КРАСФАРМА"</t>
   </si>
   <si>
     <t>6600-35418782</t>
   </si>
   <si>
     <t>6600-35880120</t>
   </si>
   <si>
     <t>ООО "Демидовская винокурня"</t>
   </si>
   <si>
     <t>АО "Ирбитский химико-фармацевтический завод"</t>
   </si>
   <si>
     <t>7700-38255462</t>
   </si>
   <si>
     <t>3800-39158614</t>
   </si>
   <si>
-    <t>АО «ГЕНЕРИУМ»</t>
-[...1 lines deleted...]
-  <si>
     <t>9975-39748412</t>
   </si>
   <si>
     <t>АО "МОРОЗОВКА"</t>
   </si>
   <si>
     <t>4700-39913107</t>
   </si>
   <si>
     <t>ООО "Компания "ДЕКО"</t>
   </si>
   <si>
     <t>7700-40419304</t>
   </si>
   <si>
     <t>7700-40423339</t>
   </si>
   <si>
     <t>ООО "ФАРМАСИНТЕЗ-ТЮМЕНЬ"</t>
   </si>
   <si>
     <t>7200-001</t>
   </si>
   <si>
     <t>АО "ОХФК"</t>
   </si>
   <si>
     <t>4000-00000003</t>
   </si>
   <si>
     <t> 9975-41249992</t>
   </si>
   <si>
     <t>ООО "ПИК-ФАРМА ХИМ"</t>
   </si>
   <si>
     <t>3100-41408874</t>
   </si>
   <si>
     <t>7700-41467126</t>
   </si>
   <si>
     <t>9975-41724427</t>
   </si>
   <si>
-    <t>ООО «ГРИНМЕДИКОСИСТЕМС»</t>
-[...1 lines deleted...]
-  <si>
     <t>6300-41794925</t>
-  </si>
-[...1 lines deleted...]
-    <t>АО «АКРИХИН»</t>
   </si>
   <si>
     <t>9975-42056149</t>
   </si>
   <si>
     <t>Вид выданного свидетельства в соответствии со статьей 179.2 НК РФ:
 1 -  на производство неспиртосодержащей продукции;
 2 -  на производство спиртосодержащей парфюмерно-косметической продукции в металлической аэрозольной упаковке;
 3 - на производство спиртосодержащей парфюмерно-косметической продукции в малой емкости;
 4 -  на производство спиртосодержащей продукции бытовой химии в металлической аэрозольной упаковке;
 5 - на производство фармацевтической продукции;
 6 -  на производство спиртосодержащей непищевой продукции;
 7 - на производство спиртосодержащих полиграфических красок;
 8 - на производство высокооктанового (по исследовательскому методу 92 и более) автомобильного бензина.</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ХИМСИНТЕЗ"</t>
   </si>
   <si>
     <t>5000-42562469</t>
   </si>
   <si>
     <t>6600-42803194</t>
   </si>
   <si>
-    <t>ООО «ЕК-Флекс»</t>
-[...1 lines deleted...]
-  <si>
     <t>5700-42934031</t>
   </si>
   <si>
     <t>9971-34829460</t>
   </si>
   <si>
     <t>АО "ГЕДЕОН РИХТЕР-РУС"</t>
   </si>
   <si>
     <t>ООО "АЭРОЗОЛЬ НОВОМОСКОВСК"</t>
   </si>
   <si>
     <t>9973-42562439</t>
   </si>
   <si>
     <t>9973-42560506</t>
   </si>
   <si>
     <t>9973-42560483</t>
   </si>
   <si>
-    <t>ООО «ОП СОЮЗ ЛАБОРАТОРИЯ»</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">5400-44009037 </t>
   </si>
   <si>
     <t>ОАО "ФАРМСТАНДАРТ-ТОМСКХИМФАРМ"</t>
   </si>
   <si>
     <t>ООО "ТОМСКАЯ ФАРМАЦЕВТИЧЕСКАЯ ФАБРИКА"</t>
   </si>
   <si>
     <t>7000-40133623</t>
   </si>
   <si>
     <t>7000-41572169</t>
+  </si>
+  <si>
+    <t>1500-44696269</t>
+  </si>
+  <si>
+    <t>ООО "НПФ "МЕДТЕХМАРКЕТ"</t>
+  </si>
+  <si>
+    <t>7700-44937937</t>
+  </si>
+  <si>
+    <t>ООО "ЭКТ"</t>
+  </si>
+  <si>
+    <t>7700-44941019</t>
+  </si>
+  <si>
+    <t>4703008794 </t>
+  </si>
+  <si>
+    <t>470301001 </t>
+  </si>
+  <si>
+    <t>4700-45018048</t>
+  </si>
+  <si>
+    <t>ООО "ТАЛИОН-А"</t>
+  </si>
+  <si>
+    <t>7700-45218008</t>
+  </si>
+  <si>
+    <t>АО "Органика"</t>
+  </si>
+  <si>
+    <t>ООО "ГРИНМЕДИКОСИСТЕМС"</t>
+  </si>
+  <si>
+    <t>АО "АКРИХИН"</t>
+  </si>
+  <si>
+    <t>ООО "ЕК-Флекс"</t>
+  </si>
+  <si>
+    <t>ООО "ОП СОЮЗ ЛАБОРАТОРИЯ"</t>
+  </si>
+  <si>
+    <t>ЗАО "Фармацевтическое предприятие "Мелиген" </t>
+  </si>
+  <si>
+    <t>1500-45361194</t>
+  </si>
+  <si>
+    <t>1600-45415971</t>
+  </si>
+  <si>
+    <t>ООО "Вираж"</t>
+  </si>
+  <si>
+    <t>8 - на производство высокооктанового (по исследовательскому методу 92 и более) автомобильного бензина</t>
+  </si>
+  <si>
+    <t>9972-06-43/1</t>
+  </si>
+  <si>
+    <t>АО "ТАИФ-НК"</t>
+  </si>
+  <si>
+    <t>4300-45484194</t>
+  </si>
+  <si>
+    <t> ООО "КИРОВТЕХГАЗ"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -3209,54 +3260,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M449"/>
+  <dimension ref="A1:M457"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+    <sheetView tabSelected="1" topLeftCell="E301" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L325" sqref="L325"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="46" customWidth="1"/>
     <col min="2" max="3" width="16.7109375" style="46" customWidth="1"/>
     <col min="4" max="4" width="36.5703125" style="46" customWidth="1"/>
     <col min="5" max="5" width="122.42578125" style="46" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" style="46" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="46" customWidth="1"/>
     <col min="9" max="9" width="22.85546875" style="46" customWidth="1"/>
     <col min="10" max="12" width="19.5703125" style="46" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="79" t="s">
         <v>82</v>
       </c>
       <c r="B1" s="79"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
@@ -3276,54 +3327,54 @@
       <c r="D2" s="80"/>
       <c r="E2" s="80"/>
       <c r="F2" s="80"/>
       <c r="G2" s="80"/>
       <c r="H2" s="80"/>
       <c r="I2" s="80"/>
       <c r="J2" s="80"/>
       <c r="K2" s="80"/>
       <c r="L2" s="80"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:13" s="47" customFormat="1" ht="142.5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>85</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>87</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>88</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>89</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="47" customFormat="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="5">
@@ -3645,69 +3696,69 @@
       <c r="D14" s="10" t="s">
         <v>244</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="17">
         <v>43852</v>
       </c>
       <c r="I14" s="17">
         <v>43831</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:13" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
+        <v>434</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C15" s="33">
         <v>121501001</v>
       </c>
       <c r="D15" s="33" t="s">
+        <v>436</v>
+      </c>
+      <c r="E15" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="33" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="H15" s="35">
         <v>45667</v>
       </c>
       <c r="I15" s="35">
         <v>45627</v>
       </c>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16">
         <v>1500</v>
       </c>
       <c r="B16" s="16">
         <v>1503017570</v>
       </c>
       <c r="C16" s="16">
         <v>151301001</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>245</v>
       </c>
@@ -5002,51 +5053,51 @@
       <c r="L54" s="12">
         <v>45770</v>
       </c>
       <c r="M54" s="48"/>
     </row>
     <row r="55" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="16">
         <v>3700</v>
       </c>
       <c r="B55" s="16">
         <v>7722278262</v>
       </c>
       <c r="C55" s="16">
         <v>370501001</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>273</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="H55" s="25">
         <v>44027</v>
       </c>
       <c r="I55" s="25">
         <v>44027</v>
       </c>
       <c r="J55" s="11"/>
       <c r="K55" s="11"/>
       <c r="L55" s="11"/>
       <c r="M55" s="48"/>
     </row>
     <row r="56" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="16">
         <v>3700</v>
       </c>
       <c r="B56" s="16">
         <v>3706006225</v>
       </c>
       <c r="C56" s="16">
         <v>370601001</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>274</v>
       </c>
@@ -5070,51 +5121,51 @@
       <c r="L56" s="17">
         <v>45530</v>
       </c>
       <c r="M56" s="48"/>
     </row>
     <row r="57" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16">
         <v>3800</v>
       </c>
       <c r="B57" s="23">
         <v>3801059241</v>
       </c>
       <c r="C57" s="23">
         <v>380101001</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>275</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G57" s="16" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="H57" s="17">
         <v>44169</v>
       </c>
       <c r="I57" s="17">
         <v>44136</v>
       </c>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="17">
         <v>44372</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="49" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16">
         <v>3800</v>
       </c>
       <c r="B58" s="23">
         <v>3819012188</v>
       </c>
       <c r="C58" s="23">
         <v>385101001</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>276</v>
@@ -5538,56 +5589,52 @@
       </c>
       <c r="B71" s="9">
         <v>4631002737</v>
       </c>
       <c r="C71" s="9">
         <v>463201001</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>289</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="43">
         <v>43948</v>
       </c>
       <c r="I71" s="43">
         <v>43922</v>
       </c>
-      <c r="J71" s="10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J71" s="10"/>
+      <c r="K71" s="10"/>
       <c r="L71" s="43">
         <v>45671</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="9">
         <v>4700</v>
       </c>
       <c r="B72" s="9">
         <v>4719022184</v>
       </c>
       <c r="C72" s="9">
         <v>470501001</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>290</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G72" s="9">
         <v>3</v>
@@ -6624,183 +6671,183 @@
       </c>
       <c r="J103" s="13"/>
       <c r="K103" s="13"/>
       <c r="L103" s="18"/>
     </row>
     <row r="104" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="9">
         <v>5200</v>
       </c>
       <c r="B104" s="9">
         <v>5249116549</v>
       </c>
       <c r="C104" s="9">
         <v>524901001</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>314</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G104" s="26" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="H104" s="12">
         <v>44194</v>
       </c>
       <c r="I104" s="12">
         <v>44166</v>
       </c>
       <c r="J104" s="13"/>
       <c r="K104" s="13"/>
       <c r="L104" s="18">
         <v>44580</v>
       </c>
     </row>
     <row r="105" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="9">
         <v>5200</v>
       </c>
       <c r="B105" s="9">
         <v>5249116549</v>
       </c>
       <c r="C105" s="9">
         <v>524901001</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>315</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G105" s="26" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="H105" s="12">
         <v>44580</v>
       </c>
       <c r="I105" s="12">
         <v>44531</v>
       </c>
       <c r="J105" s="13"/>
       <c r="K105" s="13"/>
       <c r="L105" s="18">
         <v>44791</v>
       </c>
     </row>
     <row r="106" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="9">
         <v>5200</v>
       </c>
       <c r="B106" s="9">
         <v>5249116549</v>
       </c>
       <c r="C106" s="9">
         <v>524901001</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>315</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G106" s="26" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="H106" s="12">
         <v>44903</v>
       </c>
       <c r="I106" s="12">
         <v>44743</v>
       </c>
       <c r="J106" s="13"/>
       <c r="K106" s="13"/>
       <c r="L106" s="18"/>
     </row>
     <row r="107" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="9">
         <v>5200</v>
       </c>
       <c r="B107" s="9">
         <v>5249015251</v>
       </c>
       <c r="C107" s="9">
         <v>524901001</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G107" s="26" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="H107" s="12">
         <v>44624</v>
       </c>
       <c r="I107" s="12">
         <v>44593</v>
       </c>
       <c r="J107" s="13"/>
       <c r="K107" s="13"/>
       <c r="L107" s="18"/>
     </row>
     <row r="108" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="9">
         <v>5200</v>
       </c>
       <c r="B108" s="9">
         <v>5249155080</v>
       </c>
       <c r="C108" s="9">
         <v>524901001</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>317</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>116</v>
       </c>
       <c r="G108" s="26" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="H108" s="12">
         <v>44826</v>
       </c>
       <c r="I108" s="12">
         <v>44774</v>
       </c>
       <c r="J108" s="13"/>
       <c r="K108" s="13"/>
       <c r="L108" s="18"/>
     </row>
     <row r="109" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="9">
         <v>5300</v>
       </c>
       <c r="B109" s="9">
         <v>5311007880</v>
       </c>
       <c r="C109" s="9">
         <v>531101001</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>318</v>
       </c>
       <c r="E109" s="10" t="s">
@@ -7218,60 +7265,60 @@
       </c>
       <c r="G121" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H121" s="12">
         <v>44221</v>
       </c>
       <c r="I121" s="12">
         <v>44166</v>
       </c>
       <c r="J121" s="13"/>
       <c r="K121" s="13"/>
       <c r="L121" s="13"/>
     </row>
     <row r="122" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="68">
         <v>7700</v>
       </c>
       <c r="B122" s="69">
         <v>6335003533</v>
       </c>
       <c r="C122" s="69">
         <v>770301001</v>
       </c>
       <c r="D122" s="69" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="E122" s="69" t="s">
         <v>6</v>
       </c>
       <c r="F122" s="33" t="s">
         <v>427</v>
       </c>
       <c r="G122" s="69" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="H122" s="70">
         <v>45671</v>
       </c>
       <c r="I122" s="35">
         <v>45627</v>
       </c>
       <c r="J122" s="33"/>
       <c r="K122" s="33"/>
       <c r="L122" s="71"/>
     </row>
     <row r="123" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="9">
         <v>6300</v>
       </c>
       <c r="B123" s="9">
         <v>6314014710</v>
       </c>
       <c r="C123" s="9">
         <v>631201001</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>326</v>
       </c>
       <c r="E123" s="10" t="s">
@@ -7384,51 +7431,51 @@
       <c r="G126" s="9" t="s">
         <v>92</v>
       </c>
       <c r="H126" s="12">
         <v>44333</v>
       </c>
       <c r="I126" s="12">
         <v>44287</v>
       </c>
       <c r="J126" s="11"/>
       <c r="K126" s="11"/>
       <c r="L126" s="11"/>
       <c r="M126" s="48"/>
     </row>
     <row r="127" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="9">
         <v>6400</v>
       </c>
       <c r="B127" s="9">
         <v>6451415538</v>
       </c>
       <c r="C127" s="9">
         <v>645101001</v>
       </c>
       <c r="D127" s="10" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F127" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H127" s="12">
         <v>44333</v>
       </c>
       <c r="I127" s="12">
         <v>44287</v>
       </c>
       <c r="J127" s="11"/>
       <c r="K127" s="11"/>
       <c r="L127" s="11"/>
       <c r="M127" s="48"/>
     </row>
     <row r="128" spans="1:13" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="9">
         <v>6600</v>
       </c>
@@ -7556,51 +7603,51 @@
       </c>
       <c r="J131" s="13"/>
       <c r="K131" s="13"/>
       <c r="L131" s="13"/>
     </row>
     <row r="132" spans="1:12" s="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="9">
         <v>6800</v>
       </c>
       <c r="B132" s="9">
         <v>6825000757</v>
       </c>
       <c r="C132" s="9">
         <v>682501001</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>333</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G132" s="28" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H132" s="20">
         <v>44063</v>
       </c>
       <c r="I132" s="20">
         <v>44044</v>
       </c>
       <c r="J132" s="13"/>
       <c r="K132" s="13"/>
       <c r="L132" s="13"/>
     </row>
     <row r="133" spans="1:12" s="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="9">
         <v>6900</v>
       </c>
       <c r="B133" s="9">
         <v>6904018394</v>
       </c>
       <c r="C133" s="9">
         <v>695001001</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>334</v>
       </c>
       <c r="E133" s="10" t="s">
@@ -7816,51 +7863,51 @@
       <c r="K139" s="13"/>
       <c r="L139" s="12">
         <v>44571</v>
       </c>
     </row>
     <row r="140" spans="1:12" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="9">
         <v>7400</v>
       </c>
       <c r="B140" s="9">
         <v>7412009894</v>
       </c>
       <c r="C140" s="9">
         <v>745101001</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>338</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F140" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G140" s="9" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="H140" s="12">
         <v>44592</v>
       </c>
       <c r="I140" s="12">
         <v>44562</v>
       </c>
       <c r="J140" s="13"/>
       <c r="K140" s="13"/>
       <c r="L140" s="12"/>
     </row>
     <row r="141" spans="1:12" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="9">
         <v>7400</v>
       </c>
       <c r="B141" s="9">
         <v>7457005392</v>
       </c>
       <c r="C141" s="9">
         <v>745701001</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>339</v>
       </c>
       <c r="E141" s="10" t="s">
@@ -7971,60 +8018,60 @@
       </c>
       <c r="G144" s="9">
         <v>2</v>
       </c>
       <c r="H144" s="12">
         <v>43871</v>
       </c>
       <c r="I144" s="12">
         <v>43831</v>
       </c>
       <c r="J144" s="13"/>
       <c r="K144" s="13"/>
       <c r="L144" s="13"/>
     </row>
     <row r="145" spans="1:12" s="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="9">
         <v>7700</v>
       </c>
       <c r="B145" s="9">
         <v>7709272649</v>
       </c>
       <c r="C145" s="9">
         <v>770701001</v>
       </c>
       <c r="D145" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G145" s="9" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
       <c r="H145" s="12">
         <v>45672</v>
       </c>
       <c r="I145" s="12">
         <v>45627</v>
       </c>
       <c r="J145" s="13"/>
       <c r="K145" s="13"/>
       <c r="L145" s="13"/>
     </row>
     <row r="146" spans="1:12" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="9">
         <v>7700</v>
       </c>
       <c r="B146" s="9">
         <v>7725008994</v>
       </c>
       <c r="C146" s="9">
         <v>772501001</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E146" s="10" t="s">
@@ -8737,60 +8784,60 @@
       </c>
       <c r="G167" s="9">
         <v>11</v>
       </c>
       <c r="H167" s="12">
         <v>43894</v>
       </c>
       <c r="I167" s="12">
         <v>43862</v>
       </c>
       <c r="J167" s="13"/>
       <c r="K167" s="13"/>
       <c r="L167" s="13"/>
     </row>
     <row r="168" spans="1:12" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="68">
         <v>7700</v>
       </c>
       <c r="B168" s="69">
         <v>7733691513</v>
       </c>
       <c r="C168" s="69">
         <v>770501001</v>
       </c>
       <c r="D168" s="69" t="s">
+        <v>428</v>
+      </c>
+      <c r="E168" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="F168" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G168" s="69" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
       <c r="H168" s="70">
         <v>45671</v>
       </c>
       <c r="I168" s="35">
         <v>45627</v>
       </c>
       <c r="J168" s="33"/>
       <c r="K168" s="33"/>
       <c r="L168" s="71"/>
     </row>
     <row r="169" spans="1:12" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="9">
         <v>7800</v>
       </c>
       <c r="B169" s="9">
         <v>7826043970</v>
       </c>
       <c r="C169" s="9">
         <v>783801001</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>423</v>
       </c>
       <c r="E169" s="10" t="s">
@@ -9591,60 +9638,60 @@
       </c>
       <c r="G193" s="9" t="s">
         <v>138</v>
       </c>
       <c r="H193" s="12">
         <v>44977</v>
       </c>
       <c r="I193" s="12">
         <v>44927</v>
       </c>
       <c r="J193" s="9"/>
       <c r="K193" s="9"/>
       <c r="L193" s="9"/>
     </row>
     <row r="194" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="9">
         <v>9975</v>
       </c>
       <c r="B194" s="9">
         <v>3810023308</v>
       </c>
       <c r="C194" s="9">
         <v>660850001</v>
       </c>
       <c r="D194" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="E194" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F194" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G194" s="9" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>440</v>
       </c>
       <c r="H194" s="12">
         <v>45671</v>
       </c>
       <c r="I194" s="12">
         <v>45627</v>
       </c>
       <c r="J194" s="9"/>
       <c r="K194" s="9"/>
       <c r="L194" s="9"/>
     </row>
     <row r="195" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>140</v>
       </c>
       <c r="E195" s="10" t="s">
@@ -10682,51 +10729,51 @@
       </c>
       <c r="J226" s="44"/>
       <c r="K226" s="45"/>
       <c r="L226" s="10"/>
     </row>
     <row r="227" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B227" s="44" t="s">
         <v>187</v>
       </c>
       <c r="C227" s="45" t="s">
         <v>188</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>392</v>
       </c>
       <c r="E227" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F227" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G227" s="10" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="H227" s="43">
         <v>44476</v>
       </c>
       <c r="I227" s="12">
         <v>44440</v>
       </c>
       <c r="J227" s="10"/>
       <c r="K227" s="44"/>
       <c r="L227" s="60">
         <v>45526</v>
       </c>
     </row>
     <row r="228" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="10">
         <v>5000</v>
       </c>
       <c r="B228" s="44">
         <v>5074112170</v>
       </c>
       <c r="C228" s="45">
         <v>500901001</v>
       </c>
       <c r="D228" s="10" t="s">
         <v>381</v>
@@ -11262,6674 +11309,6936 @@
       </c>
       <c r="D244" s="33" t="s">
         <v>400</v>
       </c>
       <c r="E244" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F244" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G244" s="33" t="s">
         <v>210</v>
       </c>
       <c r="H244" s="35">
         <v>45552</v>
       </c>
       <c r="I244" s="65">
         <v>45505</v>
       </c>
       <c r="J244" s="33"/>
       <c r="K244" s="34"/>
       <c r="L244" s="34"/>
     </row>
     <row r="245" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="33">
-        <v>1500</v>
+        <v>9971</v>
       </c>
       <c r="B245" s="34">
-        <v>1513056579</v>
+        <v>7702691545</v>
       </c>
       <c r="C245" s="33">
-        <v>150045002</v>
+        <v>997150001</v>
       </c>
       <c r="D245" s="34" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>401</v>
+      </c>
+      <c r="E245" s="10" t="s">
+        <v>14</v>
       </c>
       <c r="F245" s="34" t="s">
-        <v>123</v>
+        <v>4</v>
       </c>
       <c r="G245" s="33" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H245" s="65">
-        <v>45573</v>
+        <v>45614</v>
       </c>
       <c r="I245" s="35">
-        <v>45536</v>
+        <v>45566</v>
       </c>
       <c r="J245" s="34"/>
       <c r="K245" s="33"/>
       <c r="L245" s="34"/>
     </row>
     <row r="246" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="33">
-        <v>9971</v>
+        <v>7600</v>
       </c>
       <c r="B246" s="34">
-        <v>7702691545</v>
-[...2 lines deleted...]
-        <v>997150001</v>
+        <v>7604360513</v>
+      </c>
+      <c r="C246" s="34">
+        <v>760401001</v>
       </c>
       <c r="D246" s="34" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E246" s="10" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F246" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G246" s="33" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>45614</v>
+        <v>214</v>
+      </c>
+      <c r="H246" s="35">
+        <v>44397</v>
       </c>
       <c r="I246" s="35">
-        <v>45566</v>
-[...1 lines deleted...]
-      <c r="J246" s="34"/>
+        <v>44348</v>
+      </c>
+      <c r="J246" s="33"/>
       <c r="K246" s="33"/>
-      <c r="L246" s="34"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L246" s="33"/>
+    </row>
+    <row r="247" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="33">
         <v>7600</v>
       </c>
       <c r="B247" s="34">
-        <v>7604360513</v>
-[...2 lines deleted...]
-        <v>760401001</v>
+        <v>7611027425</v>
+      </c>
+      <c r="C247" s="34" t="s">
+        <v>215</v>
       </c>
       <c r="D247" s="34" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F247" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G247" s="33" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="H247" s="35">
-        <v>44397</v>
-[...2 lines deleted...]
-        <v>44348</v>
+        <v>44454</v>
+      </c>
+      <c r="I247" s="65">
+        <v>44409</v>
       </c>
       <c r="J247" s="33"/>
-      <c r="K247" s="33"/>
-      <c r="L247" s="33"/>
+      <c r="K247" s="34"/>
+      <c r="L247" s="34"/>
     </row>
     <row r="248" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="33">
         <v>7600</v>
       </c>
       <c r="B248" s="34">
         <v>7611027425</v>
       </c>
-      <c r="C248" s="34" t="s">
-        <v>215</v>
+      <c r="C248" s="33">
+        <v>761101001</v>
       </c>
       <c r="D248" s="34" t="s">
         <v>403</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F248" s="10" t="s">
+      <c r="F248" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G248" s="33" t="s">
-        <v>218</v>
-[...8 lines deleted...]
-      <c r="K248" s="34"/>
+        <v>217</v>
+      </c>
+      <c r="H248" s="65">
+        <v>44522</v>
+      </c>
+      <c r="I248" s="35">
+        <v>44501</v>
+      </c>
+      <c r="J248" s="34"/>
+      <c r="K248" s="33"/>
       <c r="L248" s="34"/>
     </row>
-    <row r="249" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="33">
         <v>7600</v>
       </c>
       <c r="B249" s="34">
-        <v>7611027425</v>
+        <v>7606000121</v>
       </c>
       <c r="C249" s="33">
-        <v>761101001</v>
+        <v>760601001</v>
       </c>
       <c r="D249" s="34" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F249" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G249" s="33" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H249" s="65">
-        <v>44522</v>
+        <v>44609</v>
       </c>
       <c r="I249" s="35">
-        <v>44501</v>
+        <v>44562</v>
       </c>
       <c r="J249" s="34"/>
       <c r="K249" s="33"/>
       <c r="L249" s="34"/>
     </row>
-    <row r="250" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="33">
-        <v>7600</v>
+        <v>9300</v>
       </c>
       <c r="B250" s="34">
-        <v>7606000121</v>
+        <v>9308015550</v>
       </c>
       <c r="C250" s="33">
-        <v>760601001</v>
+        <v>930801001</v>
       </c>
       <c r="D250" s="34" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>405</v>
+      </c>
+      <c r="E250" s="16" t="s">
+        <v>7</v>
       </c>
       <c r="F250" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G250" s="33" t="s">
-        <v>216</v>
+        <v>450</v>
       </c>
       <c r="H250" s="65">
-        <v>44609</v>
-[...2 lines deleted...]
-        <v>44562</v>
+        <v>45621</v>
+      </c>
+      <c r="I250" s="65">
+        <v>45566</v>
       </c>
       <c r="J250" s="34"/>
       <c r="K250" s="33"/>
       <c r="L250" s="34"/>
     </row>
     <row r="251" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="33">
-        <v>9300</v>
+        <v>4800</v>
       </c>
       <c r="B251" s="34">
-        <v>9308015550</v>
+        <v>4807013380</v>
       </c>
       <c r="C251" s="33">
-        <v>930801001</v>
+        <v>481501001</v>
       </c>
       <c r="D251" s="34" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>406</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>6</v>
       </c>
       <c r="F251" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G251" s="33" t="s">
-        <v>451</v>
+        <v>219</v>
       </c>
       <c r="H251" s="65">
-        <v>45621</v>
-[...6 lines deleted...]
-      <c r="L251" s="34"/>
+        <v>45628</v>
+      </c>
+      <c r="I251" s="35">
+        <v>45597</v>
+      </c>
+      <c r="J251" s="33"/>
+      <c r="K251" s="34"/>
+      <c r="L251" s="33"/>
     </row>
     <row r="252" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="33">
-        <v>4800</v>
+        <v>9971</v>
       </c>
       <c r="B252" s="34">
-        <v>4807013380</v>
+        <v>7702691545</v>
       </c>
       <c r="C252" s="33">
-        <v>481501001</v>
+        <v>997150001</v>
       </c>
       <c r="D252" s="34" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="E252" s="10" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F252" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G252" s="33" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H252" s="65">
         <v>45628</v>
       </c>
       <c r="I252" s="35">
         <v>45597</v>
       </c>
       <c r="J252" s="33"/>
       <c r="K252" s="34"/>
       <c r="L252" s="33"/>
     </row>
     <row r="253" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="33">
-        <v>9971</v>
+        <v>5000</v>
       </c>
       <c r="B253" s="34">
-        <v>7702691545</v>
+        <v>7715240941</v>
       </c>
       <c r="C253" s="33">
-        <v>997150001</v>
+        <v>504201001</v>
       </c>
       <c r="D253" s="34" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E253" s="10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="F253" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G253" s="33" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H253" s="65">
-        <v>45628</v>
+        <v>45636</v>
       </c>
       <c r="I253" s="35">
-        <v>45597</v>
+        <v>45627</v>
       </c>
       <c r="J253" s="33"/>
       <c r="K253" s="34"/>
-      <c r="L253" s="33"/>
+      <c r="L253" s="17">
+        <v>45658</v>
+      </c>
     </row>
     <row r="254" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="33">
-        <v>5000</v>
+        <v>9975</v>
       </c>
       <c r="B254" s="34">
-        <v>7715240941</v>
+        <v>5024048000</v>
       </c>
       <c r="C254" s="33">
-        <v>504201001</v>
+        <v>660850001</v>
       </c>
       <c r="D254" s="34" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F254" s="10" t="s">
-        <v>81</v>
+      <c r="F254" s="34" t="s">
+        <v>4</v>
       </c>
       <c r="G254" s="33" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H254" s="65">
-        <v>45636</v>
+        <v>45644</v>
       </c>
       <c r="I254" s="35">
         <v>45627</v>
       </c>
-      <c r="J254" s="33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J254" s="34"/>
+      <c r="K254" s="33"/>
+      <c r="L254" s="34"/>
     </row>
     <row r="255" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="33">
-        <v>9975</v>
+        <v>5000</v>
       </c>
       <c r="B255" s="34">
-        <v>5024048000</v>
+        <v>7724062220</v>
       </c>
       <c r="C255" s="33">
-        <v>660850001</v>
+        <v>500701001</v>
       </c>
       <c r="D255" s="34" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F255" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G255" s="33" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H255" s="65">
-        <v>45644</v>
+        <v>45645</v>
       </c>
       <c r="I255" s="35">
         <v>45627</v>
       </c>
       <c r="J255" s="34"/>
       <c r="K255" s="33"/>
       <c r="L255" s="34"/>
     </row>
-    <row r="256" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" s="33">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="B256" s="34">
-        <v>7724062220</v>
+        <v>4011018222</v>
       </c>
       <c r="C256" s="33">
-        <v>500701001</v>
+        <v>401101001</v>
       </c>
       <c r="D256" s="34" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F256" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G256" s="33" t="s">
-        <v>223</v>
+        <v>686</v>
       </c>
       <c r="H256" s="65">
-        <v>45645</v>
+        <v>45635</v>
       </c>
       <c r="I256" s="35">
-        <v>45627</v>
+        <v>45597</v>
       </c>
       <c r="J256" s="34"/>
       <c r="K256" s="33"/>
       <c r="L256" s="34"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" s="33">
         <v>4000</v>
       </c>
       <c r="B257" s="34">
-        <v>4011018222</v>
+        <v>4025076496</v>
       </c>
       <c r="C257" s="33">
-        <v>401101001</v>
+        <v>402501001</v>
       </c>
       <c r="D257" s="34" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F257" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G257" s="33" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="H257" s="65">
-        <v>45635</v>
+        <v>45645</v>
       </c>
       <c r="I257" s="35">
-        <v>45597</v>
+        <v>45627</v>
       </c>
       <c r="J257" s="34"/>
       <c r="K257" s="33"/>
       <c r="L257" s="34"/>
     </row>
-    <row r="258" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="33">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="B258" s="34">
-        <v>4025076496</v>
+        <v>5036046054</v>
       </c>
       <c r="C258" s="33">
-        <v>402501001</v>
+        <v>503601001</v>
       </c>
       <c r="D258" s="34" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F258" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G258" s="33" t="s">
-        <v>687</v>
+        <v>224</v>
       </c>
       <c r="H258" s="65">
-        <v>45645</v>
+        <v>45649</v>
       </c>
       <c r="I258" s="35">
         <v>45627</v>
       </c>
       <c r="J258" s="34"/>
       <c r="K258" s="33"/>
       <c r="L258" s="34"/>
     </row>
     <row r="259" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="33">
         <v>5000</v>
       </c>
       <c r="B259" s="34">
-        <v>5036046054</v>
+        <v>5035025076</v>
       </c>
       <c r="C259" s="33">
-        <v>503601001</v>
+        <v>503501001</v>
       </c>
       <c r="D259" s="34" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E259" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F259" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G259" s="33" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H259" s="65">
-        <v>45649</v>
+        <v>45651</v>
       </c>
       <c r="I259" s="35">
         <v>45627</v>
       </c>
       <c r="J259" s="34"/>
       <c r="K259" s="33"/>
       <c r="L259" s="34"/>
     </row>
-    <row r="260" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="33">
         <v>5000</v>
       </c>
       <c r="B260" s="34">
-        <v>5035025076</v>
+        <v>5031024890</v>
       </c>
       <c r="C260" s="33">
-        <v>503501001</v>
+        <v>503101001</v>
       </c>
       <c r="D260" s="34" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E260" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F260" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G260" s="33" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H260" s="65">
         <v>45651</v>
       </c>
       <c r="I260" s="35">
         <v>45627</v>
       </c>
       <c r="J260" s="34"/>
       <c r="K260" s="33"/>
       <c r="L260" s="34"/>
     </row>
-    <row r="261" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="33">
         <v>5000</v>
       </c>
       <c r="B261" s="34">
-        <v>5031024890</v>
+        <v>7705324328</v>
       </c>
       <c r="C261" s="33">
-        <v>503101001</v>
+        <v>502701001</v>
       </c>
       <c r="D261" s="34" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E261" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F261" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G261" s="33" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H261" s="65">
         <v>45651</v>
       </c>
       <c r="I261" s="35">
         <v>45627</v>
       </c>
       <c r="J261" s="34"/>
       <c r="K261" s="33"/>
       <c r="L261" s="34"/>
     </row>
     <row r="262" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="33">
         <v>5000</v>
       </c>
       <c r="B262" s="34">
-        <v>7705324328</v>
+        <v>5047009329</v>
       </c>
       <c r="C262" s="33">
-        <v>502701001</v>
+        <v>504701001</v>
       </c>
       <c r="D262" s="34" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E262" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F262" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G262" s="33" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H262" s="65">
-        <v>45651</v>
+        <v>45653</v>
       </c>
       <c r="I262" s="35">
         <v>45627</v>
       </c>
       <c r="J262" s="34"/>
       <c r="K262" s="33"/>
       <c r="L262" s="34"/>
     </row>
     <row r="263" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="33">
         <v>5000</v>
       </c>
       <c r="B263" s="34">
-        <v>5047009329</v>
+        <v>5024011071</v>
       </c>
       <c r="C263" s="33">
-        <v>504701001</v>
+        <v>502401001</v>
       </c>
       <c r="D263" s="34" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E263" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F263" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G263" s="33" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H263" s="65">
-        <v>45653</v>
+        <v>45652</v>
       </c>
       <c r="I263" s="35">
         <v>45627</v>
       </c>
       <c r="J263" s="34"/>
       <c r="K263" s="33"/>
       <c r="L263" s="34"/>
     </row>
     <row r="264" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="33">
-        <v>5000</v>
+        <v>3100</v>
       </c>
       <c r="B264" s="34">
-        <v>5024011071</v>
+        <v>3123067522</v>
       </c>
       <c r="C264" s="33">
-        <v>502401001</v>
+        <v>312301001</v>
       </c>
       <c r="D264" s="34" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E264" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F264" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G264" s="33" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H264" s="65">
         <v>45652</v>
       </c>
       <c r="I264" s="35">
         <v>45627</v>
       </c>
-      <c r="J264" s="34"/>
-[...1 lines deleted...]
-      <c r="L264" s="34"/>
+      <c r="J264" s="33"/>
+      <c r="K264" s="34"/>
+      <c r="L264" s="33"/>
     </row>
     <row r="265" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="33">
-        <v>3100</v>
+        <v>2200</v>
       </c>
       <c r="B265" s="34">
-        <v>3123067522</v>
+        <v>2226002532</v>
       </c>
       <c r="C265" s="33">
-        <v>312301001</v>
+        <v>222601001</v>
       </c>
       <c r="D265" s="34" t="s">
-        <v>418</v>
+        <v>376</v>
       </c>
       <c r="E265" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F265" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G265" s="33" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H265" s="65">
-        <v>45652</v>
+        <v>45651</v>
       </c>
       <c r="I265" s="35">
         <v>45627</v>
       </c>
-      <c r="J265" s="33"/>
-[...1 lines deleted...]
-      <c r="L265" s="33"/>
+      <c r="J265" s="34"/>
+      <c r="K265" s="33"/>
+      <c r="L265" s="34"/>
     </row>
     <row r="266" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="33">
-        <v>2200</v>
+        <v>6300</v>
       </c>
       <c r="B266" s="34">
-        <v>2226002532</v>
+        <v>6362008587</v>
       </c>
       <c r="C266" s="33">
-        <v>222601001</v>
+        <v>633001001</v>
       </c>
       <c r="D266" s="34" t="s">
-        <v>376</v>
+        <v>419</v>
       </c>
       <c r="E266" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F266" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G266" s="33" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H266" s="65">
-        <v>45651</v>
+        <v>45653</v>
       </c>
       <c r="I266" s="35">
         <v>45627</v>
       </c>
       <c r="J266" s="34"/>
       <c r="K266" s="33"/>
       <c r="L266" s="34"/>
     </row>
     <row r="267" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="33">
-        <v>6300</v>
+        <v>7800</v>
       </c>
       <c r="B267" s="34">
-        <v>6362008587</v>
+        <v>7817041279</v>
       </c>
       <c r="C267" s="33">
-        <v>633001001</v>
+        <v>781701001</v>
       </c>
       <c r="D267" s="34" t="s">
-        <v>419</v>
+        <v>233</v>
       </c>
       <c r="E267" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F267" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="G267" s="33" t="s">
-        <v>232</v>
+      <c r="G267" s="33">
+        <v>28</v>
       </c>
       <c r="H267" s="65">
         <v>45653</v>
       </c>
       <c r="I267" s="35">
         <v>45627</v>
       </c>
       <c r="J267" s="34"/>
       <c r="K267" s="33"/>
       <c r="L267" s="34"/>
     </row>
-    <row r="268" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E268" s="10" t="s">
+    <row r="268" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A268" s="66">
+        <v>4000</v>
+      </c>
+      <c r="B268" s="66">
+        <v>4028070894</v>
+      </c>
+      <c r="C268" s="66">
+        <v>402801001</v>
+      </c>
+      <c r="D268" s="66" t="s">
+        <v>235</v>
+      </c>
+      <c r="E268" s="66" t="s">
         <v>6</v>
       </c>
       <c r="F268" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="G268" s="33">
-[...5 lines deleted...]
-      <c r="I268" s="35">
+      <c r="G268" s="66" t="s">
+        <v>683</v>
+      </c>
+      <c r="H268" s="67">
+        <v>45652</v>
+      </c>
+      <c r="I268" s="67">
         <v>45627</v>
       </c>
-      <c r="J268" s="34"/>
-[...1 lines deleted...]
-      <c r="L268" s="34"/>
+      <c r="J268" s="66"/>
+      <c r="K268" s="66"/>
+      <c r="L268" s="66"/>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" s="66">
         <v>4000</v>
       </c>
       <c r="B269" s="66">
-        <v>4028070894</v>
+        <v>4025081827</v>
       </c>
       <c r="C269" s="66">
-        <v>402801001</v>
+        <v>402501001</v>
       </c>
       <c r="D269" s="66" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E269" s="66" t="s">
         <v>6</v>
       </c>
       <c r="F269" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G269" s="66" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="H269" s="67">
         <v>45652</v>
       </c>
       <c r="I269" s="67">
         <v>45627</v>
       </c>
       <c r="J269" s="66"/>
       <c r="K269" s="66"/>
       <c r="L269" s="66"/>
     </row>
-    <row r="270" spans="1:12" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E270" s="66" t="s">
+    <row r="270" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="33">
+        <v>7700</v>
+      </c>
+      <c r="B270" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="C270" s="33">
+        <v>772201001</v>
+      </c>
+      <c r="D270" s="34" t="s">
+        <v>420</v>
+      </c>
+      <c r="E270" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F270" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="G270" s="66" t="s">
-[...2 lines deleted...]
-      <c r="H270" s="67">
+      <c r="G270" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="H270" s="35">
         <v>45652</v>
       </c>
-      <c r="I270" s="67">
+      <c r="I270" s="35">
         <v>45627</v>
       </c>
-      <c r="J270" s="66"/>
-[...3 lines deleted...]
-    <row r="271" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J270" s="33"/>
+      <c r="K270" s="33"/>
+      <c r="L270" s="33"/>
+    </row>
+    <row r="271" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="33">
-        <v>7700</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>9975</v>
+      </c>
+      <c r="B271" s="78" t="s">
+        <v>109</v>
       </c>
       <c r="C271" s="33">
-        <v>772201001</v>
+        <v>660850001</v>
       </c>
       <c r="D271" s="34" t="s">
-        <v>420</v>
+        <v>562</v>
       </c>
       <c r="E271" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F271" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G271" s="34" t="s">
-        <v>238</v>
+        <v>440</v>
       </c>
       <c r="H271" s="35">
-        <v>45652</v>
+        <v>45692</v>
       </c>
       <c r="I271" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J271" s="33"/>
       <c r="K271" s="33"/>
       <c r="L271" s="33"/>
     </row>
-    <row r="272" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>660850001</v>
+    <row r="272" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B272" s="33" t="s">
+        <v>441</v>
+      </c>
+      <c r="C272" s="33" t="s">
+        <v>442</v>
       </c>
       <c r="D272" s="34" t="s">
-        <v>563</v>
+        <v>443</v>
       </c>
       <c r="E272" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F272" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G272" s="34" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="H272" s="35">
-        <v>45692</v>
+        <v>45646</v>
       </c>
       <c r="I272" s="35">
         <v>45658</v>
       </c>
       <c r="J272" s="33"/>
       <c r="K272" s="33"/>
       <c r="L272" s="33"/>
     </row>
-    <row r="273" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B273" s="33" t="s">
+        <v>445</v>
+      </c>
+      <c r="C273" s="33" t="s">
         <v>442</v>
       </c>
-      <c r="C273" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" s="34" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E273" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F273" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G273" s="34" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H273" s="35">
-        <v>45646</v>
+        <v>45644</v>
       </c>
       <c r="I273" s="35">
         <v>45658</v>
       </c>
       <c r="J273" s="33"/>
       <c r="K273" s="33"/>
       <c r="L273" s="33"/>
     </row>
-    <row r="274" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="33" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>186</v>
+      </c>
+      <c r="B274" s="33">
+        <v>4826005850</v>
+      </c>
+      <c r="C274" s="33">
+        <v>482601001</v>
       </c>
       <c r="D274" s="34" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E274" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F274" s="34" t="s">
-        <v>4</v>
+      <c r="F274" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G274" s="34" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H274" s="35">
-        <v>45644</v>
+        <v>45666</v>
       </c>
       <c r="I274" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J274" s="33"/>
       <c r="K274" s="33"/>
-      <c r="L274" s="33"/>
-[...1 lines deleted...]
-    <row r="275" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L274" s="17">
+        <v>46065</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="33" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>482601001</v>
+        <v>451</v>
+      </c>
+      <c r="B275" s="33" t="s">
+        <v>452</v>
+      </c>
+      <c r="C275" s="33" t="s">
+        <v>453</v>
       </c>
       <c r="D275" s="34" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E275" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F275" s="10" t="s">
-        <v>81</v>
+      <c r="F275" s="34" t="s">
+        <v>4</v>
       </c>
       <c r="G275" s="34" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="H275" s="35">
-        <v>45666</v>
+        <v>45699</v>
       </c>
       <c r="I275" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J275" s="33"/>
       <c r="K275" s="33"/>
-      <c r="L275" s="17">
-[...5 lines deleted...]
-        <v>452</v>
+      <c r="L275" s="33"/>
+    </row>
+    <row r="276" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="33">
+        <v>5000</v>
       </c>
       <c r="B276" s="33" t="s">
-        <v>453</v>
-[...7 lines deleted...]
-      <c r="E276" s="33" t="s">
+        <v>456</v>
+      </c>
+      <c r="C276" s="34" t="s">
+        <v>457</v>
+      </c>
+      <c r="D276" s="33" t="s">
+        <v>458</v>
+      </c>
+      <c r="E276" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F276" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="G276" s="34" t="s">
-        <v>456</v>
+      <c r="G276" s="35" t="s">
+        <v>459</v>
       </c>
       <c r="H276" s="35">
         <v>45699</v>
       </c>
       <c r="I276" s="35">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="J276" s="33"/>
-      <c r="K276" s="33"/>
+      <c r="K276" s="34"/>
       <c r="L276" s="33"/>
     </row>
     <row r="277" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="33">
         <v>5000</v>
       </c>
       <c r="B277" s="33" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C277" s="34" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D277" s="33" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E277" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F277" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G277" s="35" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="H277" s="35">
         <v>45699</v>
       </c>
       <c r="I277" s="35">
         <v>45689</v>
       </c>
       <c r="J277" s="33"/>
       <c r="K277" s="34"/>
       <c r="L277" s="33"/>
     </row>
     <row r="278" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="33">
         <v>5000</v>
       </c>
       <c r="B278" s="33" t="s">
+        <v>464</v>
+      </c>
+      <c r="C278" s="34" t="s">
         <v>461</v>
       </c>
-      <c r="C278" s="34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D278" s="33" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E278" s="34" t="s">
         <v>6</v>
       </c>
       <c r="F278" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G278" s="35" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H278" s="35">
         <v>45699</v>
       </c>
       <c r="I278" s="35">
         <v>45689</v>
       </c>
       <c r="J278" s="33"/>
       <c r="K278" s="34"/>
       <c r="L278" s="33"/>
     </row>
     <row r="279" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="33">
         <v>5000</v>
       </c>
-      <c r="B279" s="33" t="s">
-[...3 lines deleted...]
-        <v>462</v>
+      <c r="B279" s="33">
+        <v>5044113850</v>
+      </c>
+      <c r="C279" s="34">
+        <v>504401001</v>
       </c>
       <c r="D279" s="33" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>467</v>
+      </c>
+      <c r="E279" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="F279" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G279" s="35" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H279" s="35">
-        <v>45699</v>
+        <v>45630</v>
       </c>
       <c r="I279" s="35">
-        <v>45689</v>
+        <v>45597</v>
       </c>
       <c r="J279" s="33"/>
       <c r="K279" s="34"/>
       <c r="L279" s="33"/>
     </row>
     <row r="280" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="33">
-        <v>5000</v>
+        <v>9975</v>
       </c>
       <c r="B280" s="33">
-        <v>5044113850</v>
+        <v>7810180435</v>
       </c>
       <c r="C280" s="34">
-        <v>504401001</v>
+        <v>660850001</v>
       </c>
       <c r="D280" s="33" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>470</v>
+      </c>
+      <c r="E280" s="33" t="s">
+        <v>6</v>
       </c>
       <c r="F280" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G280" s="35" t="s">
         <v>469</v>
       </c>
       <c r="H280" s="35">
-        <v>45630</v>
+        <v>45699</v>
       </c>
       <c r="I280" s="35">
-        <v>45597</v>
+        <v>45689</v>
       </c>
       <c r="J280" s="33"/>
-      <c r="K280" s="34"/>
-      <c r="L280" s="33"/>
+      <c r="K280" s="33"/>
+      <c r="L280" s="34"/>
     </row>
     <row r="281" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="33">
-        <v>9975</v>
+        <v>3300</v>
       </c>
       <c r="B281" s="33">
-        <v>7810180435</v>
+        <v>5032048702</v>
       </c>
       <c r="C281" s="34">
-        <v>660850001</v>
+        <v>332101001</v>
       </c>
       <c r="D281" s="33" t="s">
         <v>471</v>
       </c>
       <c r="E281" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F281" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G281" s="35" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="H281" s="35">
-        <v>45699</v>
+        <v>45695</v>
       </c>
       <c r="I281" s="35">
-        <v>45689</v>
+        <v>45658</v>
       </c>
       <c r="J281" s="33"/>
       <c r="K281" s="33"/>
       <c r="L281" s="34"/>
     </row>
     <row r="282" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="33">
         <v>3300</v>
       </c>
       <c r="B282" s="33">
-        <v>5032048702</v>
+        <v>3328461791</v>
       </c>
       <c r="C282" s="34">
-        <v>332101001</v>
+        <v>332801001</v>
       </c>
       <c r="D282" s="33" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E282" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F282" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G282" s="35" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H282" s="35">
-        <v>45695</v>
+        <v>45698</v>
       </c>
       <c r="I282" s="35">
         <v>45658</v>
       </c>
       <c r="J282" s="33"/>
       <c r="K282" s="33"/>
       <c r="L282" s="34"/>
     </row>
     <row r="283" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="33">
-        <v>3300</v>
+        <v>7700</v>
       </c>
       <c r="B283" s="33">
-        <v>3328461791</v>
+        <v>7706113016</v>
       </c>
       <c r="C283" s="34">
-        <v>332801001</v>
+        <v>771401001</v>
       </c>
       <c r="D283" s="33" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E283" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F283" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G283" s="35" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H283" s="35">
-        <v>45698</v>
+        <v>45692</v>
       </c>
       <c r="I283" s="35">
         <v>45658</v>
       </c>
       <c r="J283" s="33"/>
       <c r="K283" s="33"/>
       <c r="L283" s="34"/>
     </row>
     <row r="284" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="33">
         <v>7700</v>
       </c>
       <c r="B284" s="33">
-        <v>7706113016</v>
+        <v>7743064350</v>
       </c>
       <c r="C284" s="34">
-        <v>771401001</v>
+        <v>774301001</v>
       </c>
       <c r="D284" s="33" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E284" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F284" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G284" s="35" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H284" s="35">
         <v>45692</v>
       </c>
       <c r="I284" s="35">
         <v>45658</v>
       </c>
       <c r="J284" s="33"/>
       <c r="K284" s="33"/>
       <c r="L284" s="34"/>
     </row>
     <row r="285" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="33">
         <v>7700</v>
       </c>
       <c r="B285" s="33">
-        <v>7743064350</v>
+        <v>7735518627</v>
       </c>
       <c r="C285" s="34">
-        <v>774301001</v>
+        <v>773501001</v>
       </c>
       <c r="D285" s="33" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E285" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F285" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G285" s="35" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H285" s="35">
-        <v>45692</v>
+        <v>45700</v>
       </c>
       <c r="I285" s="35">
         <v>45658</v>
       </c>
       <c r="J285" s="33"/>
       <c r="K285" s="33"/>
       <c r="L285" s="34"/>
     </row>
     <row r="286" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="33">
         <v>7700</v>
       </c>
       <c r="B286" s="33">
-        <v>7735518627</v>
+        <v>5003022562</v>
       </c>
       <c r="C286" s="34">
-        <v>773501001</v>
+        <v>775101001</v>
       </c>
       <c r="D286" s="33" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E286" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F286" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G286" s="35" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H286" s="35">
         <v>45700</v>
       </c>
       <c r="I286" s="35">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="J286" s="33"/>
       <c r="K286" s="33"/>
       <c r="L286" s="34"/>
     </row>
     <row r="287" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="33">
-        <v>7700</v>
+        <v>6900</v>
       </c>
       <c r="B287" s="33">
-        <v>5003022562</v>
+        <v>6904018394</v>
       </c>
       <c r="C287" s="34">
-        <v>775101001</v>
+        <v>695001001</v>
       </c>
       <c r="D287" s="33" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E287" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F287" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G287" s="35" t="s">
         <v>483</v>
       </c>
       <c r="H287" s="35">
-        <v>45700</v>
+        <v>45699</v>
       </c>
       <c r="I287" s="35">
-        <v>45689</v>
+        <v>45658</v>
       </c>
       <c r="J287" s="33"/>
       <c r="K287" s="33"/>
       <c r="L287" s="34"/>
     </row>
     <row r="288" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="33">
-        <v>6900</v>
+        <v>2200</v>
       </c>
       <c r="B288" s="33">
-        <v>6904018394</v>
+        <v>2227000087</v>
       </c>
       <c r="C288" s="34">
-        <v>695001001</v>
+        <v>220401001</v>
       </c>
       <c r="D288" s="33" t="s">
+        <v>563</v>
+      </c>
+      <c r="E288" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F288" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="G288" s="35" t="s">
         <v>485</v>
       </c>
-      <c r="E288" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H288" s="35">
-        <v>45699</v>
+        <v>45679</v>
       </c>
       <c r="I288" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J288" s="33"/>
       <c r="K288" s="33"/>
-      <c r="L288" s="34"/>
+      <c r="L288" s="33"/>
     </row>
     <row r="289" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="33">
-        <v>2200</v>
+        <v>9975</v>
       </c>
       <c r="B289" s="33">
-        <v>2227000087</v>
+        <v>7703435199</v>
       </c>
       <c r="C289" s="34">
-        <v>220401001</v>
+        <v>773501001</v>
       </c>
       <c r="D289" s="33" t="s">
         <v>564</v>
       </c>
       <c r="E289" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F289" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G289" s="35" t="s">
         <v>486</v>
       </c>
       <c r="H289" s="35">
-        <v>45679</v>
+        <v>45673</v>
       </c>
       <c r="I289" s="35">
         <v>45627</v>
       </c>
       <c r="J289" s="33"/>
       <c r="K289" s="33"/>
-      <c r="L289" s="33"/>
+      <c r="L289" s="34"/>
     </row>
     <row r="290" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="33">
         <v>9975</v>
       </c>
       <c r="B290" s="33">
-        <v>7703435199</v>
-[...2 lines deleted...]
-        <v>773501001</v>
+        <v>4631002737</v>
+      </c>
+      <c r="C290" s="34" t="s">
+        <v>487</v>
       </c>
       <c r="D290" s="33" t="s">
         <v>565</v>
       </c>
       <c r="E290" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F290" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G290" s="35" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H290" s="35">
         <v>45673</v>
       </c>
       <c r="I290" s="35">
         <v>45627</v>
       </c>
       <c r="J290" s="33"/>
       <c r="K290" s="33"/>
       <c r="L290" s="34"/>
     </row>
     <row r="291" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="33">
-        <v>9975</v>
+        <v>5000</v>
       </c>
       <c r="B291" s="33">
-        <v>4631002737</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>9729270820</v>
+      </c>
+      <c r="C291" s="34">
+        <v>504301001</v>
       </c>
       <c r="D291" s="33" t="s">
-        <v>566</v>
+        <v>489</v>
       </c>
       <c r="E291" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F291" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G291" s="35" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H291" s="35">
-        <v>45673</v>
+        <v>45679</v>
       </c>
       <c r="I291" s="35">
         <v>45627</v>
       </c>
       <c r="J291" s="33"/>
       <c r="K291" s="33"/>
-      <c r="L291" s="34"/>
+      <c r="L291" s="33"/>
     </row>
     <row r="292" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="33">
-        <v>5000</v>
+        <v>7400</v>
       </c>
       <c r="B292" s="33">
-        <v>9729270820</v>
+        <v>7453270008</v>
       </c>
       <c r="C292" s="34">
-        <v>504301001</v>
+        <v>745301001</v>
       </c>
       <c r="D292" s="33" t="s">
-        <v>490</v>
+        <v>566</v>
       </c>
       <c r="E292" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F292" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G292" s="35" t="s">
         <v>491</v>
       </c>
       <c r="H292" s="35">
         <v>45679</v>
       </c>
       <c r="I292" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J292" s="33"/>
       <c r="K292" s="33"/>
       <c r="L292" s="33"/>
     </row>
     <row r="293" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="33">
-        <v>7400</v>
+        <v>7100</v>
       </c>
       <c r="B293" s="33">
-        <v>7453270008</v>
+        <v>7105028574</v>
       </c>
       <c r="C293" s="34">
-        <v>745301001</v>
+        <v>710501001</v>
       </c>
       <c r="D293" s="33" t="s">
-        <v>567</v>
+        <v>492</v>
       </c>
       <c r="E293" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F293" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G293" s="35" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H293" s="35">
-        <v>45679</v>
+        <v>45678</v>
       </c>
       <c r="I293" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J293" s="33"/>
       <c r="K293" s="33"/>
       <c r="L293" s="33"/>
     </row>
     <row r="294" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="33">
-        <v>7100</v>
+        <v>4500</v>
       </c>
       <c r="B294" s="33">
-        <v>7105028574</v>
+        <v>4501023743</v>
       </c>
       <c r="C294" s="34">
-        <v>710501001</v>
+        <v>450101001</v>
       </c>
       <c r="D294" s="33" t="s">
-        <v>493</v>
+        <v>390</v>
       </c>
       <c r="E294" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F294" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G294" s="35" t="s">
         <v>494</v>
       </c>
       <c r="H294" s="35">
-        <v>45678</v>
+        <v>45685</v>
       </c>
       <c r="I294" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J294" s="33"/>
       <c r="K294" s="33"/>
-      <c r="L294" s="33"/>
+      <c r="L294" s="34"/>
     </row>
     <row r="295" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="33">
-        <v>4500</v>
+        <v>5900</v>
       </c>
       <c r="B295" s="33">
-        <v>4501023743</v>
+        <v>5902993814</v>
       </c>
       <c r="C295" s="34">
-        <v>450101001</v>
+        <v>590301001</v>
       </c>
       <c r="D295" s="33" t="s">
-        <v>390</v>
+        <v>495</v>
       </c>
       <c r="E295" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F295" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G295" s="35" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H295" s="35">
-        <v>45685</v>
+        <v>45680</v>
       </c>
       <c r="I295" s="35">
         <v>45658</v>
       </c>
       <c r="J295" s="33"/>
       <c r="K295" s="33"/>
-      <c r="L295" s="34"/>
+      <c r="L295" s="33"/>
     </row>
     <row r="296" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="33">
-        <v>5900</v>
+        <v>7800</v>
       </c>
       <c r="B296" s="33">
-        <v>5902993814</v>
+        <v>7814459396</v>
       </c>
       <c r="C296" s="34">
-        <v>590301001</v>
+        <v>780601001</v>
       </c>
       <c r="D296" s="33" t="s">
-        <v>496</v>
+        <v>567</v>
       </c>
       <c r="E296" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F296" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="G296" s="35" t="s">
-        <v>497</v>
+      <c r="G296" s="73">
+        <v>29</v>
       </c>
       <c r="H296" s="35">
-        <v>45680</v>
+        <v>45674</v>
       </c>
       <c r="I296" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J296" s="33"/>
       <c r="K296" s="33"/>
-      <c r="L296" s="33"/>
+      <c r="L296" s="34"/>
     </row>
     <row r="297" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="33">
         <v>7800</v>
       </c>
       <c r="B297" s="33">
-        <v>7814459396</v>
+        <v>3851000490</v>
       </c>
       <c r="C297" s="34">
-        <v>780601001</v>
+        <v>781401001</v>
       </c>
       <c r="D297" s="33" t="s">
-        <v>568</v>
+        <v>497</v>
       </c>
       <c r="E297" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F297" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G297" s="73">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H297" s="35">
-        <v>45674</v>
+        <v>45681</v>
       </c>
       <c r="I297" s="35">
         <v>45627</v>
       </c>
       <c r="J297" s="33"/>
       <c r="K297" s="33"/>
       <c r="L297" s="34"/>
     </row>
     <row r="298" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="33">
         <v>7800</v>
       </c>
       <c r="B298" s="33">
-        <v>3851000490</v>
+        <v>7810173847</v>
       </c>
       <c r="C298" s="34">
-        <v>781401001</v>
+        <v>781001001</v>
       </c>
       <c r="D298" s="33" t="s">
         <v>498</v>
       </c>
       <c r="E298" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F298" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G298" s="73">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H298" s="35">
         <v>45681</v>
       </c>
       <c r="I298" s="35">
         <v>45627</v>
       </c>
       <c r="J298" s="33"/>
       <c r="K298" s="33"/>
       <c r="L298" s="34"/>
     </row>
     <row r="299" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="33">
         <v>7800</v>
       </c>
       <c r="B299" s="33">
-        <v>7810173847</v>
+        <v>7811000580</v>
       </c>
       <c r="C299" s="34">
-        <v>781001001</v>
+        <v>781101001</v>
       </c>
       <c r="D299" s="33" t="s">
         <v>499</v>
       </c>
       <c r="E299" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F299" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G299" s="73">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H299" s="35">
-        <v>45681</v>
+        <v>45680</v>
       </c>
       <c r="I299" s="35">
         <v>45627</v>
       </c>
       <c r="J299" s="33"/>
       <c r="K299" s="33"/>
-      <c r="L299" s="34"/>
+      <c r="L299" s="33"/>
     </row>
     <row r="300" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="33">
         <v>7800</v>
       </c>
       <c r="B300" s="33">
-        <v>7811000580</v>
+        <v>7825696769</v>
       </c>
       <c r="C300" s="34">
-        <v>781101001</v>
+        <v>784001001</v>
       </c>
       <c r="D300" s="33" t="s">
         <v>500</v>
       </c>
       <c r="E300" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F300" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G300" s="73">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H300" s="35">
-        <v>45680</v>
+        <v>45695</v>
       </c>
       <c r="I300" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J300" s="33"/>
       <c r="K300" s="33"/>
       <c r="L300" s="33"/>
     </row>
     <row r="301" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="33">
-        <v>7800</v>
+        <v>5000</v>
       </c>
       <c r="B301" s="33">
-        <v>7825696769</v>
+        <v>7720031037</v>
       </c>
       <c r="C301" s="34">
-        <v>784001001</v>
+        <v>501201001</v>
       </c>
       <c r="D301" s="33" t="s">
+        <v>568</v>
+      </c>
+      <c r="E301" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F301" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="G301" s="35" t="s">
         <v>501</v>
       </c>
-      <c r="E301" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H301" s="35">
-        <v>45695</v>
+        <v>45698</v>
       </c>
       <c r="I301" s="35">
         <v>45658</v>
       </c>
       <c r="J301" s="33"/>
       <c r="K301" s="33"/>
       <c r="L301" s="33"/>
     </row>
     <row r="302" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="33">
-        <v>5000</v>
+        <v>4300</v>
       </c>
       <c r="B302" s="33">
-        <v>7720031037</v>
+        <v>4346018760</v>
       </c>
       <c r="C302" s="34">
-        <v>501201001</v>
+        <v>434501001</v>
       </c>
       <c r="D302" s="33" t="s">
-        <v>569</v>
+        <v>502</v>
       </c>
       <c r="E302" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F302" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G302" s="35" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H302" s="35">
-        <v>45698</v>
+        <v>45695</v>
       </c>
       <c r="I302" s="35">
         <v>45658</v>
       </c>
       <c r="J302" s="33"/>
       <c r="K302" s="33"/>
       <c r="L302" s="33"/>
     </row>
     <row r="303" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="33">
-        <v>4300</v>
+        <v>5400</v>
       </c>
       <c r="B303" s="33">
-        <v>4346018760</v>
+        <v>5408151534</v>
       </c>
       <c r="C303" s="34">
-        <v>434501001</v>
+        <v>543601001</v>
       </c>
       <c r="D303" s="33" t="s">
-        <v>503</v>
+        <v>569</v>
       </c>
       <c r="E303" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F303" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G303" s="35" t="s">
         <v>504</v>
       </c>
       <c r="H303" s="35">
         <v>45695</v>
       </c>
       <c r="I303" s="35">
         <v>45658</v>
       </c>
       <c r="J303" s="33"/>
       <c r="K303" s="33"/>
-      <c r="L303" s="33"/>
+      <c r="L303" s="34"/>
     </row>
     <row r="304" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="33">
-        <v>5400</v>
+        <v>1300</v>
       </c>
       <c r="B304" s="33">
-        <v>5408151534</v>
+        <v>1325030352</v>
       </c>
       <c r="C304" s="34">
-        <v>543601001</v>
+        <v>132701001</v>
       </c>
       <c r="D304" s="33" t="s">
         <v>570</v>
       </c>
       <c r="E304" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F304" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G304" s="35" t="s">
         <v>505</v>
       </c>
       <c r="H304" s="35">
-        <v>45695</v>
+        <v>45684</v>
       </c>
       <c r="I304" s="35">
         <v>45658</v>
       </c>
       <c r="J304" s="33"/>
       <c r="K304" s="33"/>
-      <c r="L304" s="34"/>
+      <c r="L304" s="33"/>
     </row>
     <row r="305" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="33">
-        <v>1300</v>
+        <v>2700</v>
       </c>
       <c r="B305" s="33">
-        <v>1325030352</v>
+        <v>2702010564</v>
       </c>
       <c r="C305" s="34">
-        <v>132701001</v>
+        <v>272301001</v>
       </c>
       <c r="D305" s="33" t="s">
         <v>571</v>
       </c>
       <c r="E305" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F305" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G305" s="35" t="s">
         <v>506</v>
       </c>
       <c r="H305" s="35">
-        <v>45684</v>
+        <v>45674</v>
       </c>
       <c r="I305" s="35">
         <v>45658</v>
       </c>
       <c r="J305" s="33"/>
       <c r="K305" s="33"/>
-      <c r="L305" s="33"/>
+      <c r="L305" s="34"/>
     </row>
     <row r="306" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="33">
-        <v>2700</v>
+        <v>6300</v>
       </c>
       <c r="B306" s="33">
-        <v>2702010564</v>
+        <v>6316003425</v>
       </c>
       <c r="C306" s="34">
-        <v>272301001</v>
+        <v>631601001</v>
       </c>
       <c r="D306" s="33" t="s">
         <v>572</v>
       </c>
       <c r="E306" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F306" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G306" s="35" t="s">
         <v>507</v>
       </c>
       <c r="H306" s="35">
-        <v>45674</v>
+        <v>45679</v>
       </c>
       <c r="I306" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J306" s="33"/>
       <c r="K306" s="33"/>
       <c r="L306" s="34"/>
     </row>
-    <row r="307" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" s="33">
-        <v>6300</v>
+        <v>4000</v>
       </c>
       <c r="B307" s="33">
-        <v>6316003425</v>
+        <v>4003033587</v>
       </c>
       <c r="C307" s="34">
-        <v>631601001</v>
+        <v>400301001</v>
       </c>
       <c r="D307" s="33" t="s">
-        <v>573</v>
+        <v>508</v>
       </c>
       <c r="E307" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F307" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G307" s="35" t="s">
-        <v>508</v>
+        <v>682</v>
       </c>
       <c r="H307" s="35">
-        <v>45679</v>
+        <v>45702</v>
       </c>
       <c r="I307" s="35">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="J307" s="33"/>
       <c r="K307" s="33"/>
       <c r="L307" s="34"/>
     </row>
-    <row r="308" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="33">
-        <v>4000</v>
+        <v>3800</v>
       </c>
       <c r="B308" s="33">
-        <v>4003033587</v>
+        <v>3819012188</v>
       </c>
       <c r="C308" s="34">
-        <v>400301001</v>
+        <v>385101001</v>
       </c>
       <c r="D308" s="33" t="s">
+        <v>276</v>
+      </c>
+      <c r="E308" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F308" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="G308" s="35" t="s">
         <v>509</v>
       </c>
-      <c r="E308" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H308" s="35">
-        <v>45702</v>
+        <v>45705</v>
       </c>
       <c r="I308" s="35">
         <v>45658</v>
       </c>
       <c r="J308" s="33"/>
       <c r="K308" s="33"/>
-      <c r="L308" s="34"/>
+      <c r="L308" s="65">
+        <v>46001</v>
+      </c>
     </row>
     <row r="309" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="33">
-        <v>3800</v>
+        <v>7700</v>
       </c>
       <c r="B309" s="33">
-        <v>3819012188</v>
+        <v>7703440336</v>
       </c>
       <c r="C309" s="34">
-        <v>385101001</v>
+        <v>770101001</v>
       </c>
       <c r="D309" s="33" t="s">
-        <v>276</v>
+        <v>510</v>
       </c>
       <c r="E309" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F309" s="10" t="s">
-        <v>81</v>
+      <c r="F309" s="34" t="s">
+        <v>4</v>
       </c>
       <c r="G309" s="35" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H309" s="35">
-        <v>45705</v>
+        <v>45684</v>
       </c>
       <c r="I309" s="35">
         <v>45658</v>
       </c>
       <c r="J309" s="33"/>
       <c r="K309" s="33"/>
-      <c r="L309" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="L309" s="34"/>
     </row>
     <row r="310" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="33">
         <v>7700</v>
       </c>
       <c r="B310" s="33">
-        <v>7703440336</v>
+        <v>7722059711</v>
       </c>
       <c r="C310" s="34">
-        <v>770101001</v>
+        <v>772201001</v>
       </c>
       <c r="D310" s="33" t="s">
-        <v>511</v>
+        <v>348</v>
       </c>
       <c r="E310" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F310" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G310" s="35" t="s">
         <v>512</v>
       </c>
       <c r="H310" s="35">
-        <v>45684</v>
+        <v>45685</v>
       </c>
       <c r="I310" s="35">
         <v>45658</v>
       </c>
       <c r="J310" s="33"/>
       <c r="K310" s="33"/>
       <c r="L310" s="34"/>
     </row>
     <row r="311" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="33">
         <v>7700</v>
       </c>
       <c r="B311" s="33">
-        <v>7722059711</v>
+        <v>7743652182</v>
       </c>
       <c r="C311" s="34">
-        <v>772201001</v>
+        <v>774301001</v>
       </c>
       <c r="D311" s="33" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E311" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F311" s="34" t="s">
-        <v>4</v>
+      <c r="F311" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G311" s="35" t="s">
         <v>513</v>
       </c>
       <c r="H311" s="35">
         <v>45685</v>
       </c>
       <c r="I311" s="35">
         <v>45658</v>
       </c>
       <c r="J311" s="33"/>
       <c r="K311" s="33"/>
-      <c r="L311" s="34"/>
+      <c r="L311" s="65">
+        <v>45940</v>
+      </c>
     </row>
     <row r="312" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="33">
         <v>7700</v>
       </c>
       <c r="B312" s="33">
-        <v>7743652182</v>
+        <v>7730532561</v>
       </c>
       <c r="C312" s="34">
-        <v>774301001</v>
+        <v>773001001</v>
       </c>
       <c r="D312" s="33" t="s">
-        <v>346</v>
+        <v>514</v>
       </c>
       <c r="E312" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F312" s="10" t="s">
-        <v>81</v>
+      <c r="F312" s="34" t="s">
+        <v>4</v>
       </c>
       <c r="G312" s="35" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H312" s="35">
-        <v>45685</v>
+        <v>45677</v>
       </c>
       <c r="I312" s="35">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J312" s="33"/>
       <c r="K312" s="33"/>
-      <c r="L312" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="L312" s="34"/>
     </row>
     <row r="313" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="33">
         <v>7700</v>
       </c>
       <c r="B313" s="33">
-        <v>7730532561</v>
+        <v>7708396585</v>
       </c>
       <c r="C313" s="34">
-        <v>773001001</v>
+        <v>771501001</v>
       </c>
       <c r="D313" s="33" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E313" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F313" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G313" s="35" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H313" s="35">
-        <v>45677</v>
+        <v>45679</v>
       </c>
       <c r="I313" s="35">
         <v>45627</v>
       </c>
       <c r="J313" s="33"/>
       <c r="K313" s="33"/>
       <c r="L313" s="34"/>
     </row>
     <row r="314" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="33">
         <v>7700</v>
       </c>
       <c r="B314" s="33">
-        <v>7708396585</v>
+        <v>7736188900</v>
       </c>
       <c r="C314" s="34">
-        <v>771501001</v>
+        <v>772801001</v>
       </c>
       <c r="D314" s="33" t="s">
-        <v>517</v>
+        <v>347</v>
       </c>
       <c r="E314" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F314" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G314" s="35" t="s">
         <v>518</v>
       </c>
       <c r="H314" s="35">
-        <v>45679</v>
+        <v>45677</v>
       </c>
       <c r="I314" s="35">
         <v>45627</v>
       </c>
       <c r="J314" s="33"/>
       <c r="K314" s="33"/>
       <c r="L314" s="34"/>
     </row>
     <row r="315" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="33">
         <v>7700</v>
       </c>
       <c r="B315" s="33">
-        <v>7736188900</v>
+        <v>5024049406</v>
       </c>
       <c r="C315" s="34">
         <v>772801001</v>
       </c>
       <c r="D315" s="33" t="s">
-        <v>347</v>
+        <v>519</v>
       </c>
       <c r="E315" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F315" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G315" s="35" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H315" s="35">
-        <v>45677</v>
+        <v>45673</v>
       </c>
       <c r="I315" s="35">
         <v>45627</v>
       </c>
       <c r="J315" s="33"/>
       <c r="K315" s="33"/>
       <c r="L315" s="34"/>
     </row>
     <row r="316" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="33">
         <v>7700</v>
       </c>
       <c r="B316" s="33">
-        <v>5024049406</v>
+        <v>7735167866</v>
       </c>
       <c r="C316" s="34">
-        <v>772801001</v>
+        <v>773501001</v>
       </c>
       <c r="D316" s="33" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E316" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F316" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G316" s="35" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H316" s="35">
-        <v>45673</v>
+        <v>45713</v>
       </c>
       <c r="I316" s="35">
-        <v>45627</v>
+        <v>45689</v>
       </c>
       <c r="J316" s="33"/>
-      <c r="K316" s="33"/>
-      <c r="L316" s="34"/>
+      <c r="K316" s="34"/>
+      <c r="L316" s="33"/>
     </row>
     <row r="317" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A317" s="33">
-        <v>7700</v>
+      <c r="A317" s="34">
+        <v>5000</v>
       </c>
       <c r="B317" s="33">
-        <v>7735167866</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>7702302492</v>
+      </c>
+      <c r="C317" s="33">
+        <v>507401001</v>
+      </c>
+      <c r="D317" s="34" t="s">
+        <v>573</v>
       </c>
       <c r="E317" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F317" s="34" t="s">
+      <c r="F317" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G317" s="35" t="s">
         <v>523</v>
       </c>
-      <c r="H317" s="35">
-        <v>45713</v>
+      <c r="H317" s="65">
+        <v>45686</v>
       </c>
       <c r="I317" s="35">
-        <v>45689</v>
+        <v>45658</v>
       </c>
       <c r="J317" s="33"/>
       <c r="K317" s="34"/>
-      <c r="L317" s="33"/>
-[...1 lines deleted...]
-    <row r="318" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L317" s="35"/>
+    </row>
+    <row r="318" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="34">
-        <v>5000</v>
+        <v>7700</v>
       </c>
       <c r="B318" s="33">
-        <v>7702302492</v>
+        <v>7709272649</v>
       </c>
       <c r="C318" s="33">
-        <v>507401001</v>
+        <v>770701001</v>
       </c>
       <c r="D318" s="34" t="s">
         <v>574</v>
       </c>
       <c r="E318" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F318" s="35" t="s">
-[...3 lines deleted...]
-        <v>524</v>
+      <c r="F318" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="G318" s="73">
+        <v>3</v>
       </c>
       <c r="H318" s="65">
-        <v>45686</v>
+        <v>43873</v>
       </c>
       <c r="I318" s="35">
-        <v>45658</v>
-[...5 lines deleted...]
-    <row r="319" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>43831</v>
+      </c>
+      <c r="J318" s="34"/>
+      <c r="K318" s="33"/>
+      <c r="L318" s="35">
+        <v>45672</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="34">
-        <v>7700</v>
+        <v>1300</v>
       </c>
       <c r="B319" s="33">
-        <v>7709272649</v>
+        <v>1300010668</v>
       </c>
       <c r="C319" s="33">
-        <v>770701001</v>
+        <v>130001001</v>
       </c>
       <c r="D319" s="34" t="s">
         <v>575</v>
       </c>
       <c r="E319" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F319" s="10" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="G319" s="73" t="s">
+        <v>524</v>
       </c>
       <c r="H319" s="65">
-        <v>43873</v>
+        <v>45716</v>
       </c>
       <c r="I319" s="35">
-        <v>43831</v>
+        <v>45658</v>
       </c>
       <c r="J319" s="34"/>
       <c r="K319" s="33"/>
-      <c r="L319" s="35">
-[...3 lines deleted...]
-    <row r="320" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L319" s="33"/>
+    </row>
+    <row r="320" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="34">
-        <v>1300</v>
+        <v>7800</v>
       </c>
       <c r="B320" s="33">
-        <v>1300010668</v>
+        <v>4700000042</v>
       </c>
       <c r="C320" s="33">
-        <v>130001001</v>
+        <v>781401001</v>
       </c>
       <c r="D320" s="34" t="s">
-        <v>576</v>
+        <v>525</v>
       </c>
       <c r="E320" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F320" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G320" s="73" t="s">
-        <v>525</v>
+      <c r="G320" s="73">
+        <v>34</v>
       </c>
       <c r="H320" s="65">
         <v>45716</v>
       </c>
       <c r="I320" s="35">
-        <v>45658</v>
+        <v>45323</v>
       </c>
       <c r="J320" s="34"/>
       <c r="K320" s="33"/>
       <c r="L320" s="33"/>
     </row>
-    <row r="321" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="34">
-        <v>7800</v>
+        <v>6800</v>
       </c>
       <c r="B321" s="33">
-        <v>4700000042</v>
+        <v>6832021067</v>
       </c>
       <c r="C321" s="33">
-        <v>781401001</v>
+        <v>682901001</v>
       </c>
       <c r="D321" s="34" t="s">
+        <v>576</v>
+      </c>
+      <c r="E321" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F321" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G321" s="73" t="s">
         <v>526</v>
       </c>
-      <c r="E321" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H321" s="65">
-        <v>45716</v>
+        <v>45721</v>
       </c>
       <c r="I321" s="35">
-        <v>45323</v>
+        <v>45689</v>
       </c>
       <c r="J321" s="34"/>
       <c r="K321" s="33"/>
       <c r="L321" s="33"/>
     </row>
-    <row r="322" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="34">
-        <v>6800</v>
+        <v>7800</v>
       </c>
       <c r="B322" s="33">
-        <v>6832021067</v>
+        <v>7802201882</v>
       </c>
       <c r="C322" s="33">
-        <v>682901001</v>
+        <v>780201001</v>
       </c>
       <c r="D322" s="34" t="s">
-        <v>577</v>
+        <v>527</v>
       </c>
       <c r="E322" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F322" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G322" s="73" t="s">
-        <v>527</v>
+      <c r="G322" s="73">
+        <v>35</v>
       </c>
       <c r="H322" s="65">
         <v>45721</v>
       </c>
       <c r="I322" s="35">
-        <v>45689</v>
+        <v>45323</v>
       </c>
       <c r="J322" s="34"/>
       <c r="K322" s="33"/>
       <c r="L322" s="33"/>
     </row>
     <row r="323" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="34">
-        <v>7800</v>
+        <v>6300</v>
       </c>
       <c r="B323" s="33">
-        <v>7802201882</v>
+        <v>6314014710</v>
       </c>
       <c r="C323" s="33">
-        <v>780201001</v>
+        <v>631201001</v>
       </c>
       <c r="D323" s="34" t="s">
+        <v>577</v>
+      </c>
+      <c r="E323" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F323" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="G323" s="73" t="s">
         <v>528</v>
       </c>
-      <c r="E323" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H323" s="65">
-        <v>45721</v>
+        <v>45716</v>
       </c>
       <c r="I323" s="35">
-        <v>45323</v>
+        <v>45658</v>
       </c>
       <c r="J323" s="34"/>
       <c r="K323" s="33"/>
-      <c r="L323" s="33"/>
-[...1 lines deleted...]
-    <row r="324" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L323" s="35">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="34">
-        <v>6300</v>
+        <v>7600</v>
       </c>
       <c r="B324" s="33">
-        <v>6314014710</v>
+        <v>7607006479</v>
       </c>
       <c r="C324" s="33">
-        <v>631201001</v>
+        <v>760401001</v>
       </c>
       <c r="D324" s="34" t="s">
         <v>578</v>
       </c>
       <c r="E324" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F324" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G324" s="73" t="s">
         <v>529</v>
       </c>
       <c r="H324" s="65">
-        <v>45716</v>
+        <v>45728</v>
       </c>
       <c r="I324" s="35">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="J324" s="34"/>
       <c r="K324" s="33"/>
       <c r="L324" s="33"/>
     </row>
-    <row r="325" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="34">
-        <v>7600</v>
+        <v>7700</v>
       </c>
       <c r="B325" s="33">
-        <v>7607006479</v>
+        <v>7705904720</v>
       </c>
       <c r="C325" s="33">
-        <v>760401001</v>
+        <v>772301001</v>
       </c>
       <c r="D325" s="34" t="s">
-        <v>579</v>
+        <v>530</v>
       </c>
       <c r="E325" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F325" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G325" s="73" t="s">
-[...5 lines deleted...]
-      <c r="I325" s="35">
+      <c r="G325" s="33" t="s">
+        <v>531</v>
+      </c>
+      <c r="H325" s="35">
+        <v>45733</v>
+      </c>
+      <c r="I325" s="65">
         <v>45689</v>
       </c>
-      <c r="J325" s="34"/>
-      <c r="K325" s="33"/>
+      <c r="J325" s="33"/>
+      <c r="K325" s="34"/>
       <c r="L325" s="33"/>
     </row>
     <row r="326" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="34">
-        <v>7700</v>
+        <v>4700</v>
       </c>
       <c r="B326" s="33">
-        <v>7705904720</v>
+        <v>7826741774</v>
       </c>
       <c r="C326" s="33">
-        <v>772301001</v>
+        <v>471601001</v>
       </c>
       <c r="D326" s="34" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E326" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F326" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G326" s="33" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H326" s="35">
-        <v>45733</v>
+        <v>45730</v>
       </c>
       <c r="I326" s="65">
         <v>45689</v>
       </c>
-      <c r="J326" s="33"/>
-      <c r="K326" s="34"/>
+      <c r="J326" s="34"/>
+      <c r="K326" s="33"/>
       <c r="L326" s="33"/>
     </row>
     <row r="327" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="34">
-        <v>4700</v>
+        <v>1600</v>
       </c>
       <c r="B327" s="33">
-        <v>7826741774</v>
+        <v>1658047200</v>
       </c>
       <c r="C327" s="33">
-        <v>471601001</v>
+        <v>165801001</v>
       </c>
       <c r="D327" s="34" t="s">
-        <v>533</v>
+        <v>579</v>
       </c>
       <c r="E327" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F327" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G327" s="33" t="s">
         <v>534</v>
       </c>
       <c r="H327" s="35">
-        <v>45730</v>
+        <v>45681</v>
       </c>
       <c r="I327" s="65">
-        <v>45689</v>
+        <v>45658</v>
       </c>
       <c r="J327" s="34"/>
       <c r="K327" s="33"/>
       <c r="L327" s="33"/>
     </row>
     <row r="328" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="34">
         <v>1600</v>
       </c>
       <c r="B328" s="33">
-        <v>1658047200</v>
+        <v>1660047335</v>
       </c>
       <c r="C328" s="33">
         <v>165801001</v>
       </c>
       <c r="D328" s="34" t="s">
         <v>580</v>
       </c>
       <c r="E328" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F328" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G328" s="33" t="s">
         <v>535</v>
       </c>
       <c r="H328" s="35">
-        <v>45681</v>
-[...1 lines deleted...]
-      <c r="I328" s="65">
+        <v>45709</v>
+      </c>
+      <c r="I328" s="35">
         <v>45658</v>
       </c>
       <c r="J328" s="34"/>
       <c r="K328" s="33"/>
       <c r="L328" s="33"/>
     </row>
     <row r="329" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="34">
-        <v>1600</v>
+        <v>5900</v>
       </c>
       <c r="B329" s="33">
-        <v>1660047335</v>
+        <v>5908002499</v>
       </c>
       <c r="C329" s="33">
-        <v>165801001</v>
+        <v>590801001</v>
       </c>
       <c r="D329" s="34" t="s">
-        <v>581</v>
+        <v>536</v>
       </c>
       <c r="E329" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F329" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G329" s="33" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H329" s="35">
-        <v>45709</v>
-[...2 lines deleted...]
-        <v>45658</v>
+        <v>45728</v>
+      </c>
+      <c r="I329" s="65">
+        <v>45689</v>
       </c>
       <c r="J329" s="34"/>
       <c r="K329" s="33"/>
       <c r="L329" s="33"/>
     </row>
     <row r="330" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="34">
-        <v>5900</v>
+        <v>9975</v>
       </c>
       <c r="B330" s="33">
-        <v>5908002499</v>
+        <v>7726311464</v>
       </c>
       <c r="C330" s="33">
-        <v>590801001</v>
+        <v>997550001</v>
       </c>
       <c r="D330" s="34" t="s">
-        <v>537</v>
+        <v>367</v>
       </c>
       <c r="E330" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F330" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G330" s="33" t="s">
         <v>538</v>
       </c>
       <c r="H330" s="35">
-        <v>45728</v>
+        <v>45734</v>
       </c>
       <c r="I330" s="65">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="J330" s="34"/>
       <c r="K330" s="33"/>
       <c r="L330" s="33"/>
     </row>
     <row r="331" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="34">
-        <v>9975</v>
+        <v>7700</v>
       </c>
       <c r="B331" s="33">
-        <v>7726311464</v>
+        <v>5036050808</v>
       </c>
       <c r="C331" s="33">
-        <v>997550001</v>
+        <v>775101001</v>
       </c>
       <c r="D331" s="34" t="s">
-        <v>367</v>
+        <v>539</v>
       </c>
       <c r="E331" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F331" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G331" s="33" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H331" s="35">
-        <v>45734</v>
+        <v>45737</v>
       </c>
       <c r="I331" s="65">
         <v>45717</v>
       </c>
       <c r="J331" s="34"/>
       <c r="K331" s="33"/>
       <c r="L331" s="33"/>
     </row>
-    <row r="332" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:12" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="34">
         <v>7700</v>
       </c>
       <c r="B332" s="33">
-        <v>5036050808</v>
+        <v>9710099978</v>
       </c>
       <c r="C332" s="33">
-        <v>775101001</v>
+        <v>771001001</v>
       </c>
       <c r="D332" s="34" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E332" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F332" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G332" s="33" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H332" s="35">
-        <v>45737</v>
+        <v>45741</v>
       </c>
       <c r="I332" s="65">
         <v>45717</v>
       </c>
       <c r="J332" s="34"/>
       <c r="K332" s="33"/>
       <c r="L332" s="33"/>
     </row>
-    <row r="333" spans="1:12" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="34">
-        <v>7700</v>
+        <v>1600</v>
       </c>
       <c r="B333" s="33">
-        <v>9710099978</v>
+        <v>1655283577</v>
       </c>
       <c r="C333" s="33">
-        <v>771001001</v>
+        <v>165801001</v>
       </c>
       <c r="D333" s="34" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="E333" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F333" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G333" s="33" t="s">
         <v>543</v>
       </c>
       <c r="H333" s="35">
-        <v>45741</v>
+        <v>45742</v>
       </c>
       <c r="I333" s="65">
-        <v>45717</v>
+        <v>45689</v>
       </c>
       <c r="J333" s="34"/>
       <c r="K333" s="33"/>
       <c r="L333" s="33"/>
     </row>
     <row r="334" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="34">
-        <v>1600</v>
+        <v>5000</v>
       </c>
       <c r="B334" s="33">
-        <v>1655283577</v>
+        <v>5074052813</v>
       </c>
       <c r="C334" s="33">
-        <v>165801001</v>
+        <v>507401001</v>
       </c>
       <c r="D334" s="34" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="E334" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F334" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G334" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H334" s="35">
-        <v>45742</v>
+        <v>45743</v>
       </c>
       <c r="I334" s="65">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="J334" s="34"/>
       <c r="K334" s="33"/>
       <c r="L334" s="33"/>
     </row>
     <row r="335" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="34">
-        <v>5000</v>
+        <v>3300</v>
       </c>
       <c r="B335" s="33">
-        <v>5074052813</v>
+        <v>3328464312</v>
       </c>
       <c r="C335" s="33">
-        <v>507401001</v>
+        <v>330801001</v>
       </c>
       <c r="D335" s="34" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E335" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F335" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G335" s="33" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H335" s="35">
         <v>45743</v>
       </c>
       <c r="I335" s="65">
-        <v>45717</v>
+        <v>45689</v>
       </c>
       <c r="J335" s="34"/>
       <c r="K335" s="33"/>
       <c r="L335" s="33"/>
     </row>
     <row r="336" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="34">
-        <v>3300</v>
+        <v>7700</v>
       </c>
       <c r="B336" s="33">
-        <v>3328464312</v>
+        <v>7734240986</v>
       </c>
       <c r="C336" s="33">
-        <v>330801001</v>
+        <v>773401001</v>
       </c>
       <c r="D336" s="34" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E336" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F336" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G336" s="33" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H336" s="35">
-        <v>45743</v>
+        <v>45742</v>
       </c>
       <c r="I336" s="65">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="J336" s="34"/>
       <c r="K336" s="33"/>
       <c r="L336" s="33"/>
     </row>
     <row r="337" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="34">
         <v>7700</v>
       </c>
       <c r="B337" s="33">
-        <v>7734240986</v>
+        <v>7713767588</v>
       </c>
       <c r="C337" s="33">
-        <v>773401001</v>
+        <v>772001001</v>
       </c>
       <c r="D337" s="34" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E337" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F337" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G337" s="33" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H337" s="35">
-        <v>45742</v>
+        <v>45744</v>
       </c>
       <c r="I337" s="65">
         <v>45717</v>
       </c>
       <c r="J337" s="34"/>
       <c r="K337" s="33"/>
       <c r="L337" s="33"/>
     </row>
-    <row r="338" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:12" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="34">
         <v>7700</v>
       </c>
       <c r="B338" s="33">
-        <v>7713767588</v>
+        <v>7751023847</v>
       </c>
       <c r="C338" s="33">
-        <v>772001001</v>
+        <v>772701001</v>
       </c>
       <c r="D338" s="34" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E338" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F338" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G338" s="33" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="H338" s="35">
-        <v>45744</v>
+        <v>45747</v>
       </c>
       <c r="I338" s="65">
         <v>45717</v>
       </c>
       <c r="J338" s="34"/>
       <c r="K338" s="33"/>
       <c r="L338" s="33"/>
     </row>
-    <row r="339" spans="1:12" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="34">
-        <v>7700</v>
+        <v>5000</v>
       </c>
       <c r="B339" s="33">
-        <v>7751023847</v>
+        <v>5042000530</v>
       </c>
       <c r="C339" s="33">
-        <v>772701001</v>
+        <v>504201001</v>
       </c>
       <c r="D339" s="34" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E339" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F339" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G339" s="33" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H339" s="35">
         <v>45747</v>
       </c>
       <c r="I339" s="65">
         <v>45717</v>
       </c>
-      <c r="J339" s="34"/>
-[...3 lines deleted...]
-    <row r="340" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J339" s="75"/>
+      <c r="K339" s="75"/>
+      <c r="L339" s="74"/>
+    </row>
+    <row r="340" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="34">
         <v>5000</v>
       </c>
       <c r="B340" s="33">
-        <v>5042000530</v>
+        <v>5005069647</v>
       </c>
       <c r="C340" s="33">
-        <v>504201001</v>
+        <v>500501001</v>
       </c>
       <c r="D340" s="34" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="E340" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F340" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G340" s="33" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
       <c r="H340" s="35">
         <v>45747</v>
       </c>
       <c r="I340" s="65">
         <v>45717</v>
       </c>
       <c r="J340" s="75"/>
       <c r="K340" s="75"/>
       <c r="L340" s="74"/>
     </row>
-    <row r="341" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="34">
-        <v>5000</v>
+        <v>5700</v>
       </c>
       <c r="B341" s="33">
-        <v>5005069647</v>
+        <v>5720002258</v>
       </c>
       <c r="C341" s="33">
-        <v>500501001</v>
+        <v>572001001</v>
       </c>
       <c r="D341" s="34" t="s">
         <v>583</v>
       </c>
       <c r="E341" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="F341" s="10" t="s">
-        <v>4</v>
+      <c r="F341" s="44" t="s">
+        <v>81</v>
       </c>
       <c r="G341" s="33" t="s">
-        <v>593</v>
+        <v>557</v>
       </c>
       <c r="H341" s="35">
-        <v>45747</v>
+        <v>45742</v>
       </c>
       <c r="I341" s="65">
         <v>45717</v>
       </c>
-      <c r="J341" s="75"/>
-[...8 lines deleted...]
-        <v>5720002258</v>
+      <c r="J341" s="34"/>
+      <c r="K341" s="33"/>
+      <c r="L341" s="65">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="33">
+        <v>7200</v>
+      </c>
+      <c r="B342" s="34">
+        <v>7203332653</v>
       </c>
       <c r="C342" s="33">
-        <v>572001001</v>
-[...1 lines deleted...]
-      <c r="D342" s="34" t="s">
+        <v>720301001</v>
+      </c>
+      <c r="D342" s="10" t="s">
         <v>584</v>
       </c>
       <c r="E342" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F342" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G342" s="33" t="s">
+      <c r="G342" s="65" t="s">
         <v>558</v>
       </c>
       <c r="H342" s="35">
-        <v>45742</v>
+        <v>45674</v>
       </c>
       <c r="I342" s="65">
-        <v>45717</v>
-[...4 lines deleted...]
-        <v>45757</v>
+        <v>45658</v>
+      </c>
+      <c r="J342" s="33"/>
+      <c r="K342" s="10"/>
+      <c r="L342" s="35">
+        <v>46008</v>
       </c>
     </row>
     <row r="343" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="33">
         <v>7200</v>
       </c>
       <c r="B343" s="34">
-        <v>7203332653</v>
+        <v>7203002479</v>
       </c>
       <c r="C343" s="33">
         <v>720301001</v>
       </c>
       <c r="D343" s="10" t="s">
         <v>585</v>
       </c>
       <c r="E343" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F343" s="44" t="s">
-        <v>81</v>
+      <c r="F343" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="G343" s="65" t="s">
         <v>559</v>
       </c>
       <c r="H343" s="35">
-        <v>45674</v>
+        <v>45727</v>
       </c>
       <c r="I343" s="65">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="J343" s="33"/>
       <c r="K343" s="10"/>
-      <c r="L343" s="35">
-[...1 lines deleted...]
-      </c>
+      <c r="L343" s="33"/>
     </row>
     <row r="344" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="33">
-        <v>7200</v>
+        <v>7800</v>
       </c>
       <c r="B344" s="34">
-        <v>7203002479</v>
+        <v>7814494665</v>
       </c>
       <c r="C344" s="33">
-        <v>720301001</v>
+        <v>781401001</v>
       </c>
       <c r="D344" s="10" t="s">
         <v>586</v>
       </c>
       <c r="E344" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F344" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G344" s="65" t="s">
-        <v>560</v>
+      <c r="G344" s="76">
+        <v>36</v>
       </c>
       <c r="H344" s="35">
-        <v>45727</v>
+        <v>45751</v>
       </c>
       <c r="I344" s="65">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="J344" s="33"/>
-      <c r="K344" s="10"/>
+      <c r="K344" s="34"/>
       <c r="L344" s="33"/>
     </row>
     <row r="345" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="33">
-        <v>7800</v>
+        <v>9975</v>
       </c>
       <c r="B345" s="34">
-        <v>7814494665</v>
+        <v>3321027747</v>
       </c>
       <c r="C345" s="33">
-        <v>781401001</v>
+        <v>660850001</v>
       </c>
       <c r="D345" s="10" t="s">
         <v>587</v>
       </c>
       <c r="E345" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F345" s="10" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="F345" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="G345" s="76" t="s">
+        <v>591</v>
       </c>
       <c r="H345" s="35">
-        <v>45751</v>
+        <v>45677</v>
       </c>
       <c r="I345" s="65">
-        <v>45717</v>
+        <v>45658</v>
       </c>
       <c r="J345" s="33"/>
       <c r="K345" s="34"/>
-      <c r="L345" s="33"/>
+      <c r="L345" s="65">
+        <v>45757</v>
+      </c>
     </row>
     <row r="346" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="33">
         <v>9975</v>
       </c>
       <c r="B346" s="34">
         <v>3321027747</v>
       </c>
       <c r="C346" s="33">
         <v>660850001</v>
       </c>
       <c r="D346" s="10" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="E346" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F346" s="44" t="s">
         <v>81</v>
       </c>
       <c r="G346" s="76" t="s">
-        <v>592</v>
+        <v>560</v>
       </c>
       <c r="H346" s="35">
-        <v>45677</v>
+        <v>45757</v>
       </c>
       <c r="I346" s="65">
-        <v>45658</v>
+        <v>45717</v>
       </c>
       <c r="J346" s="33"/>
-      <c r="K346" s="34"/>
+      <c r="K346" s="10"/>
       <c r="L346" s="65">
-        <v>45757</v>
+        <v>45898</v>
       </c>
     </row>
     <row r="347" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="33">
-        <v>9975</v>
+        <v>7800</v>
       </c>
       <c r="B347" s="34">
-        <v>3321027747</v>
+        <v>7815023002</v>
       </c>
       <c r="C347" s="33">
-        <v>660850001</v>
+        <v>784201001</v>
       </c>
       <c r="D347" s="10" t="s">
         <v>588</v>
       </c>
       <c r="E347" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F347" s="44" t="s">
-[...3 lines deleted...]
-        <v>561</v>
+      <c r="F347" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G347" s="76">
+        <v>37</v>
       </c>
       <c r="H347" s="35">
-        <v>45757</v>
-[...1 lines deleted...]
-      <c r="I347" s="65">
+        <v>45755</v>
+      </c>
+      <c r="I347" s="35">
         <v>45717</v>
       </c>
-      <c r="J347" s="33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J347" s="34"/>
+      <c r="K347" s="33"/>
+      <c r="L347" s="10"/>
     </row>
     <row r="348" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="33">
-        <v>7800</v>
-[...2 lines deleted...]
-        <v>7815023002</v>
+        <v>7700</v>
+      </c>
+      <c r="B348" s="10">
+        <v>7706273958</v>
       </c>
       <c r="C348" s="33">
-        <v>784201001</v>
-[...1 lines deleted...]
-      <c r="D348" s="10" t="s">
+        <v>770301001</v>
+      </c>
+      <c r="D348" s="33" t="s">
         <v>589</v>
       </c>
       <c r="E348" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F348" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G348" s="76">
-[...3 lines deleted...]
-        <v>45755</v>
+      <c r="G348" s="65" t="s">
+        <v>590</v>
+      </c>
+      <c r="H348" s="65">
+        <v>45762</v>
       </c>
       <c r="I348" s="35">
-        <v>45717</v>
-[...1 lines deleted...]
-      <c r="J348" s="34"/>
+        <v>45748</v>
+      </c>
+      <c r="J348" s="10"/>
       <c r="K348" s="33"/>
-      <c r="L348" s="10"/>
+      <c r="L348" s="33"/>
     </row>
     <row r="349" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="33">
-        <v>7700</v>
+        <v>7800</v>
       </c>
       <c r="B349" s="10">
-        <v>7706273958</v>
+        <v>7810639197</v>
       </c>
       <c r="C349" s="33">
-        <v>770301001</v>
+        <v>781001001</v>
       </c>
       <c r="D349" s="33" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="E349" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F349" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G349" s="65" t="s">
-        <v>591</v>
+      <c r="G349" s="76">
+        <v>38</v>
       </c>
       <c r="H349" s="65">
-        <v>45762</v>
+        <v>45769</v>
       </c>
       <c r="I349" s="35">
-        <v>45748</v>
-[...2 lines deleted...]
-      <c r="K349" s="33"/>
+        <v>45717</v>
+      </c>
+      <c r="J349" s="33"/>
+      <c r="K349" s="10"/>
       <c r="L349" s="33"/>
     </row>
     <row r="350" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="33">
-        <v>7800</v>
+        <v>5400</v>
       </c>
       <c r="B350" s="10">
-        <v>7810639197</v>
+        <v>5445024220</v>
       </c>
       <c r="C350" s="33">
-        <v>781001001</v>
+        <v>544501001</v>
       </c>
       <c r="D350" s="33" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>593</v>
+      </c>
+      <c r="E350" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F350" s="44" t="s">
+        <v>81</v>
       </c>
       <c r="G350" s="76">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="H350" s="65">
-        <v>45769</v>
+        <v>44309</v>
       </c>
       <c r="I350" s="35">
-        <v>45717</v>
+        <v>44256</v>
       </c>
       <c r="J350" s="33"/>
       <c r="K350" s="10"/>
-      <c r="L350" s="33"/>
+      <c r="L350" s="35">
+        <v>45747</v>
+      </c>
     </row>
     <row r="351" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="33">
-        <v>5400</v>
+        <v>3200</v>
       </c>
       <c r="B351" s="10">
-        <v>5445024220</v>
+        <v>3201003889</v>
       </c>
       <c r="C351" s="33">
-        <v>544501001</v>
+        <v>325701001</v>
       </c>
       <c r="D351" s="33" t="s">
         <v>594</v>
       </c>
       <c r="E351" s="9" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>6</v>
+      </c>
+      <c r="F351" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G351" s="76" t="s">
+        <v>595</v>
       </c>
       <c r="H351" s="65">
-        <v>44309</v>
+        <v>45772</v>
       </c>
       <c r="I351" s="35">
-        <v>44256</v>
+        <v>45748</v>
       </c>
       <c r="J351" s="33"/>
       <c r="K351" s="10"/>
-      <c r="L351" s="35">
-[...1 lines deleted...]
-      </c>
+      <c r="L351" s="33"/>
     </row>
     <row r="352" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="33">
         <v>3200</v>
       </c>
       <c r="B352" s="10">
         <v>3201003889</v>
       </c>
       <c r="C352" s="33">
         <v>325701001</v>
       </c>
       <c r="D352" s="33" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>594</v>
+      </c>
+      <c r="E352" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352" s="44" t="s">
+        <v>81</v>
       </c>
       <c r="G352" s="76" t="s">
         <v>596</v>
       </c>
       <c r="H352" s="65">
-        <v>45772</v>
+        <v>45666</v>
       </c>
       <c r="I352" s="35">
-        <v>45748</v>
+        <v>45627</v>
       </c>
       <c r="J352" s="33"/>
       <c r="K352" s="10"/>
-      <c r="L352" s="33"/>
+      <c r="L352" s="35">
+        <v>45772</v>
+      </c>
     </row>
     <row r="353" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="33">
-        <v>3200</v>
+        <v>7700</v>
       </c>
       <c r="B353" s="10">
-        <v>3201003889</v>
+        <v>7714868476</v>
       </c>
       <c r="C353" s="33">
-        <v>325701001</v>
+        <v>771401001</v>
       </c>
       <c r="D353" s="33" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E353" s="33" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>6</v>
+      </c>
+      <c r="F353" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="G353" s="76" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>45627</v>
+        <v>598</v>
+      </c>
+      <c r="H353" s="35">
+        <v>45775</v>
+      </c>
+      <c r="I353" s="43">
+        <v>45748</v>
       </c>
       <c r="J353" s="33"/>
-      <c r="K353" s="10"/>
-[...4 lines deleted...]
-    <row r="354" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K353" s="33"/>
+      <c r="L353" s="33"/>
+    </row>
+    <row r="354" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="33">
-        <v>7700</v>
+        <v>5000</v>
       </c>
       <c r="B354" s="10">
-        <v>7714868476</v>
+        <v>5047247179</v>
       </c>
       <c r="C354" s="33">
-        <v>771401001</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>504701001</v>
+      </c>
+      <c r="D354" s="34" t="s">
+        <v>619</v>
       </c>
       <c r="E354" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F354" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G354" s="76" t="s">
+      <c r="G354" s="33" t="s">
         <v>599</v>
       </c>
-      <c r="H354" s="35">
-[...2 lines deleted...]
-      <c r="I354" s="43">
+      <c r="H354" s="43">
+        <v>45783</v>
+      </c>
+      <c r="I354" s="35">
         <v>45748</v>
       </c>
       <c r="J354" s="33"/>
       <c r="K354" s="33"/>
-      <c r="L354" s="33"/>
-[...1 lines deleted...]
-    <row r="355" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L354" s="10"/>
+    </row>
+    <row r="355" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="33">
-        <v>5000</v>
+        <v>7100</v>
       </c>
       <c r="B355" s="10">
-        <v>5047247179</v>
+        <v>7130002227</v>
       </c>
       <c r="C355" s="33">
-        <v>504701001</v>
+        <v>713001001</v>
       </c>
       <c r="D355" s="34" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="E355" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F355" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G355" s="33" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H355" s="43">
-        <v>45783</v>
+        <v>45797</v>
       </c>
       <c r="I355" s="35">
         <v>45748</v>
       </c>
       <c r="J355" s="33"/>
-      <c r="K355" s="33"/>
-      <c r="L355" s="10"/>
+      <c r="K355" s="10"/>
+      <c r="L355" s="33"/>
     </row>
     <row r="356" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="33">
-        <v>7100</v>
+        <v>7700</v>
       </c>
       <c r="B356" s="10">
-        <v>7130002227</v>
+        <v>7751170802</v>
       </c>
       <c r="C356" s="33">
-        <v>713001001</v>
+        <v>772301001</v>
       </c>
       <c r="D356" s="34" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E356" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F356" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G356" s="33" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H356" s="43">
-        <v>45797</v>
+        <v>45804</v>
       </c>
       <c r="I356" s="35">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="J356" s="33"/>
       <c r="K356" s="10"/>
       <c r="L356" s="33"/>
     </row>
     <row r="357" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="33">
-        <v>7700</v>
+        <v>9975</v>
       </c>
       <c r="B357" s="10">
-        <v>7751170802</v>
+        <v>7825133660</v>
       </c>
       <c r="C357" s="33">
-        <v>772301001</v>
+        <v>660850001</v>
       </c>
       <c r="D357" s="34" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E357" s="33" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>8</v>
+      </c>
+      <c r="F357" s="44" t="s">
+        <v>81</v>
       </c>
       <c r="G357" s="33" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H357" s="43">
-        <v>45804</v>
+        <v>45817</v>
       </c>
       <c r="I357" s="35">
         <v>45778</v>
       </c>
       <c r="J357" s="33"/>
       <c r="K357" s="10"/>
-      <c r="L357" s="33"/>
+      <c r="L357" s="35">
+        <v>46069</v>
+      </c>
     </row>
     <row r="358" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="33">
-        <v>9975</v>
+      <c r="A358" s="33" t="s">
+        <v>606</v>
       </c>
       <c r="B358" s="10">
-        <v>7825133660</v>
-[...2 lines deleted...]
-        <v>660850001</v>
+        <v>6661000152</v>
+      </c>
+      <c r="C358" s="33" t="s">
+        <v>607</v>
       </c>
       <c r="D358" s="34" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="E358" s="33" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>6</v>
+      </c>
+      <c r="F358" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="G358" s="33" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="H358" s="43">
-        <v>45817</v>
+        <v>45803.594328703701</v>
       </c>
       <c r="I358" s="35">
-        <v>45778</v>
+        <v>45748</v>
       </c>
       <c r="J358" s="33"/>
       <c r="K358" s="10"/>
-      <c r="L358" s="35">
-[...1 lines deleted...]
-      </c>
+      <c r="L358" s="33"/>
     </row>
     <row r="359" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="33" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B359" s="10">
         <v>6661000152</v>
       </c>
       <c r="C359" s="33" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D359" s="34" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="E359" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F359" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G359" s="33" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H359" s="43">
-        <v>45803.594328703701</v>
+        <v>45750.380034722199</v>
       </c>
       <c r="I359" s="35">
-        <v>45748</v>
+        <v>45717</v>
       </c>
       <c r="J359" s="33"/>
       <c r="K359" s="10"/>
-      <c r="L359" s="33"/>
-[...1 lines deleted...]
-    <row r="360" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L359" s="35">
+        <v>45790</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="33" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B360" s="10">
-        <v>6661000152</v>
+        <v>6658459612</v>
       </c>
       <c r="C360" s="33" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D360" s="34" t="s">
         <v>621</v>
       </c>
       <c r="E360" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F360" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G360" s="33" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H360" s="43">
-        <v>45750.380034722199</v>
+        <v>45709.478194444397</v>
       </c>
       <c r="I360" s="35">
-        <v>45717</v>
+        <v>45689</v>
       </c>
       <c r="J360" s="33"/>
       <c r="K360" s="10"/>
-      <c r="L360" s="35">
-[...1 lines deleted...]
-      </c>
+      <c r="L360" s="33"/>
     </row>
     <row r="361" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A361" s="33" t="s">
-        <v>607</v>
+      <c r="A361" s="33">
+        <v>6600</v>
       </c>
       <c r="B361" s="10">
         <v>6658459612</v>
       </c>
       <c r="C361" s="33" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D361" s="34" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="E361" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F361" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G361" s="33" t="s">
         <v>613</v>
       </c>
       <c r="H361" s="43">
-        <v>45709.478194444397</v>
+        <v>45694.619340277801</v>
       </c>
       <c r="I361" s="35">
-        <v>45689</v>
+        <v>45694</v>
       </c>
       <c r="J361" s="33"/>
       <c r="K361" s="10"/>
       <c r="L361" s="33"/>
     </row>
-    <row r="362" spans="1:12" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="33">
         <v>6600</v>
       </c>
       <c r="B362" s="10">
-        <v>6658459612</v>
+        <v>6611000252</v>
       </c>
       <c r="C362" s="33" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D362" s="34" t="s">
         <v>622</v>
       </c>
       <c r="E362" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F362" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G362" s="33" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H362" s="43">
-        <v>45694.619340277801</v>
+        <v>45709.605358796303</v>
       </c>
       <c r="I362" s="35">
-        <v>45694</v>
+        <v>45689</v>
       </c>
       <c r="J362" s="33"/>
       <c r="K362" s="10"/>
       <c r="L362" s="33"/>
     </row>
     <row r="363" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="33">
-        <v>6600</v>
+        <v>3300</v>
       </c>
       <c r="B363" s="10">
-        <v>6611000252</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>3321005528</v>
+      </c>
+      <c r="C363" s="33">
+        <v>332101001</v>
       </c>
       <c r="D363" s="34" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="E363" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F363" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G363" s="33" t="s">
         <v>616</v>
       </c>
       <c r="H363" s="43">
-        <v>45709.605358796303</v>
+        <v>45727</v>
       </c>
       <c r="I363" s="35">
         <v>45689</v>
       </c>
       <c r="J363" s="33"/>
       <c r="K363" s="10"/>
       <c r="L363" s="33"/>
     </row>
-    <row r="364" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="33">
-        <v>3300</v>
+        <v>6400</v>
       </c>
       <c r="B364" s="10">
-        <v>3321005528</v>
+        <v>6452024470</v>
       </c>
       <c r="C364" s="33">
-        <v>332101001</v>
+        <v>645201001</v>
       </c>
       <c r="D364" s="34" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="E364" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F364" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G364" s="33" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>45689</v>
+        <v>626</v>
+      </c>
+      <c r="H364" s="35">
+        <v>45672</v>
+      </c>
+      <c r="I364" s="43">
+        <v>45658</v>
       </c>
       <c r="J364" s="33"/>
-      <c r="K364" s="10"/>
+      <c r="K364" s="34"/>
       <c r="L364" s="33"/>
     </row>
-    <row r="365" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>6400</v>
+    <row r="365" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="33" t="s">
+        <v>167</v>
       </c>
       <c r="B365" s="10">
-        <v>6452024470</v>
+        <v>6229081138</v>
       </c>
       <c r="C365" s="33">
-        <v>645201001</v>
+        <v>622901001</v>
       </c>
       <c r="D365" s="34" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E365" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F365" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G365" s="33" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="H365" s="35">
-        <v>45672</v>
+        <v>45685</v>
       </c>
       <c r="I365" s="43">
         <v>45658</v>
       </c>
       <c r="J365" s="33"/>
-      <c r="K365" s="34"/>
-      <c r="L365" s="33"/>
+      <c r="K365" s="33"/>
+      <c r="L365" s="10"/>
     </row>
     <row r="366" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A366" s="33" t="s">
-        <v>167</v>
+      <c r="A366" s="33">
+        <v>6200</v>
       </c>
       <c r="B366" s="10">
-        <v>6229081138</v>
+        <v>6234028965</v>
       </c>
       <c r="C366" s="33">
-        <v>622901001</v>
+        <v>621501001</v>
       </c>
       <c r="D366" s="34" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E366" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F366" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G366" s="33" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H366" s="35">
-        <v>45685</v>
+        <v>45679</v>
       </c>
       <c r="I366" s="43">
-        <v>45658</v>
+        <v>45627</v>
       </c>
       <c r="J366" s="33"/>
       <c r="K366" s="33"/>
       <c r="L366" s="10"/>
     </row>
     <row r="367" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="33">
-        <v>6200</v>
+        <v>3900</v>
       </c>
       <c r="B367" s="10">
-        <v>6234028965</v>
+        <v>3906398964</v>
       </c>
       <c r="C367" s="33">
-        <v>621501001</v>
+        <v>390601001</v>
       </c>
       <c r="D367" s="34" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E367" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F367" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G367" s="33" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H367" s="35">
-        <v>45679</v>
+        <v>45672</v>
       </c>
       <c r="I367" s="43">
         <v>45627</v>
       </c>
       <c r="J367" s="33"/>
-      <c r="K367" s="33"/>
-      <c r="L367" s="10"/>
+      <c r="K367" s="10"/>
+      <c r="L367" s="33"/>
     </row>
     <row r="368" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="33">
-        <v>3900</v>
-[...5 lines deleted...]
-        <v>390601001</v>
+        <v>2300</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="C368" s="33" t="s">
+        <v>635</v>
       </c>
       <c r="D368" s="34" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E368" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F368" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G368" s="33" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="H368" s="35">
-        <v>45672</v>
+        <v>45678</v>
       </c>
       <c r="I368" s="43">
         <v>45627</v>
       </c>
       <c r="J368" s="33"/>
       <c r="K368" s="10"/>
       <c r="L368" s="33"/>
     </row>
     <row r="369" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="33">
-        <v>2300</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>9971</v>
+      </c>
+      <c r="B369" s="10">
+        <v>5017036276</v>
+      </c>
+      <c r="C369" s="33">
+        <v>509950001</v>
       </c>
       <c r="D369" s="34" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E369" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F369" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G369" s="33" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H369" s="35">
-        <v>45678</v>
+        <v>45672</v>
       </c>
       <c r="I369" s="43">
         <v>45627</v>
       </c>
       <c r="J369" s="33"/>
       <c r="K369" s="10"/>
       <c r="L369" s="33"/>
     </row>
     <row r="370" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="33">
         <v>9971</v>
       </c>
       <c r="B370" s="10">
-        <v>5017036276</v>
+        <v>5260900010</v>
       </c>
       <c r="C370" s="33">
-        <v>509950001</v>
+        <v>997150001</v>
       </c>
       <c r="D370" s="34" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E370" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F370" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G370" s="33" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H370" s="35">
         <v>45672</v>
       </c>
       <c r="I370" s="43">
         <v>45627</v>
       </c>
       <c r="J370" s="33"/>
       <c r="K370" s="10"/>
       <c r="L370" s="33"/>
     </row>
     <row r="371" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="33">
-        <v>9971</v>
+        <v>2500</v>
       </c>
       <c r="B371" s="10">
-        <v>5260900010</v>
+        <v>2511087220</v>
       </c>
       <c r="C371" s="33">
-        <v>997150001</v>
+        <v>251101001</v>
       </c>
       <c r="D371" s="34" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E371" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F371" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G371" s="33" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H371" s="35">
-        <v>45672</v>
+        <v>45679</v>
       </c>
       <c r="I371" s="43">
         <v>45627</v>
       </c>
       <c r="J371" s="33"/>
       <c r="K371" s="10"/>
       <c r="L371" s="33"/>
     </row>
     <row r="372" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="33">
-        <v>2500</v>
+        <v>5800</v>
       </c>
       <c r="B372" s="10">
-        <v>2511087220</v>
+        <v>5834001025</v>
       </c>
       <c r="C372" s="33">
-        <v>251101001</v>
+        <v>583401001</v>
       </c>
       <c r="D372" s="34" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="E372" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F372" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G372" s="33" t="s">
         <v>644</v>
       </c>
       <c r="H372" s="35">
-        <v>45679</v>
+        <v>45790</v>
       </c>
       <c r="I372" s="43">
-        <v>45627</v>
+        <v>45748</v>
       </c>
       <c r="J372" s="33"/>
-      <c r="K372" s="10"/>
+      <c r="K372" s="34"/>
       <c r="L372" s="33"/>
     </row>
     <row r="373" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="33">
-        <v>5800</v>
+        <v>6300</v>
       </c>
       <c r="B373" s="10">
-        <v>5834001025</v>
+        <v>3334001351</v>
       </c>
       <c r="C373" s="33">
-        <v>583401001</v>
+        <v>633001001</v>
       </c>
       <c r="D373" s="34" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E373" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F373" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G373" s="33" t="s">
+      <c r="G373" s="10" t="s">
         <v>645</v>
       </c>
       <c r="H373" s="35">
-        <v>45790</v>
-[...2 lines deleted...]
-        <v>45748</v>
+        <v>45674</v>
+      </c>
+      <c r="I373" s="65">
+        <v>45627</v>
       </c>
       <c r="J373" s="33"/>
-      <c r="K373" s="34"/>
-      <c r="L373" s="33"/>
+      <c r="K373" s="33"/>
+      <c r="L373" s="10"/>
     </row>
     <row r="374" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A374" s="33">
-[...6 lines deleted...]
-        <v>633001001</v>
+      <c r="A374" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C374" s="33" t="s">
+        <v>65</v>
       </c>
       <c r="D374" s="34" t="s">
-        <v>667</v>
+        <v>240</v>
       </c>
       <c r="E374" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F374" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G374" s="10" t="s">
-        <v>646</v>
+        <v>721</v>
       </c>
       <c r="H374" s="35">
-        <v>45674</v>
+        <v>45649</v>
       </c>
       <c r="I374" s="65">
-        <v>45627</v>
+        <v>45649</v>
       </c>
       <c r="J374" s="33"/>
-      <c r="K374" s="33"/>
-      <c r="L374" s="10"/>
+      <c r="K374" s="10"/>
+      <c r="L374" s="33"/>
     </row>
     <row r="375" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A375" s="33" t="s">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A375" s="33">
+        <v>4200</v>
+      </c>
+      <c r="B375" s="10">
+        <v>4221000630</v>
+      </c>
+      <c r="C375" s="33">
+        <v>422101001</v>
       </c>
       <c r="D375" s="34" t="s">
-        <v>240</v>
+        <v>790</v>
       </c>
       <c r="E375" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F375" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G375" s="10" t="s">
-        <v>723</v>
+        <v>651</v>
       </c>
       <c r="H375" s="35">
-        <v>45649</v>
+        <v>45684</v>
       </c>
       <c r="I375" s="65">
-        <v>45649</v>
+        <v>45658</v>
       </c>
       <c r="J375" s="33"/>
       <c r="K375" s="10"/>
       <c r="L375" s="33"/>
     </row>
     <row r="376" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A376" s="33">
-        <v>4200</v>
+      <c r="A376" s="33" t="s">
+        <v>167</v>
       </c>
       <c r="B376" s="10">
-        <v>4221000630</v>
+        <v>6230043899</v>
       </c>
       <c r="C376" s="33">
-        <v>422101001</v>
+        <v>623001001</v>
       </c>
       <c r="D376" s="34" t="s">
+        <v>382</v>
+      </c>
+      <c r="E376" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G376" s="10" t="s">
         <v>652</v>
       </c>
-      <c r="E376" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H376" s="35">
-        <v>45684</v>
+        <v>45825</v>
       </c>
       <c r="I376" s="65">
-        <v>45658</v>
+        <v>45778</v>
       </c>
       <c r="J376" s="33"/>
       <c r="K376" s="10"/>
       <c r="L376" s="33"/>
     </row>
-    <row r="377" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>167</v>
+    <row r="377" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="33">
+        <v>7700</v>
       </c>
       <c r="B377" s="10">
-        <v>6230043899</v>
+        <v>7713574515</v>
       </c>
       <c r="C377" s="33">
-        <v>623001001</v>
+        <v>771901001</v>
       </c>
       <c r="D377" s="34" t="s">
-        <v>382</v>
+        <v>653</v>
       </c>
       <c r="E377" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F377" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G377" s="10" t="s">
         <v>654</v>
       </c>
       <c r="H377" s="35">
         <v>45825</v>
       </c>
       <c r="I377" s="65">
-        <v>45778</v>
+        <v>45689</v>
       </c>
       <c r="J377" s="33"/>
       <c r="K377" s="10"/>
       <c r="L377" s="33"/>
     </row>
-    <row r="378" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:12" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="33">
         <v>7700</v>
       </c>
       <c r="B378" s="10">
-        <v>7713574515</v>
+        <v>7734013214</v>
       </c>
       <c r="C378" s="33">
-        <v>771901001</v>
+        <v>773401001</v>
       </c>
       <c r="D378" s="34" t="s">
         <v>655</v>
       </c>
       <c r="E378" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F378" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G378" s="10" t="s">
         <v>656</v>
       </c>
       <c r="H378" s="35">
-        <v>45825</v>
+        <v>45826</v>
       </c>
       <c r="I378" s="65">
-        <v>45689</v>
+        <v>45778</v>
       </c>
       <c r="J378" s="33"/>
       <c r="K378" s="10"/>
       <c r="L378" s="33"/>
     </row>
-    <row r="379" spans="1:12" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="33">
         <v>7700</v>
       </c>
       <c r="B379" s="10">
-        <v>7734013214</v>
+        <v>4347024686</v>
       </c>
       <c r="C379" s="33">
-        <v>773401001</v>
+        <v>773101001</v>
       </c>
       <c r="D379" s="34" t="s">
         <v>657</v>
       </c>
       <c r="E379" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F379" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G379" s="10" t="s">
         <v>658</v>
       </c>
       <c r="H379" s="35">
         <v>45826</v>
       </c>
       <c r="I379" s="65">
         <v>45778</v>
       </c>
       <c r="J379" s="33"/>
       <c r="K379" s="10"/>
       <c r="L379" s="33"/>
     </row>
     <row r="380" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A380" s="33">
-        <v>7700</v>
+      <c r="A380" s="33" t="s">
+        <v>451</v>
       </c>
       <c r="B380" s="10">
-        <v>4347024686</v>
+        <v>3321015283</v>
       </c>
       <c r="C380" s="33">
-        <v>773101001</v>
+        <v>332101001</v>
       </c>
       <c r="D380" s="34" t="s">
         <v>659</v>
       </c>
       <c r="E380" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F380" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G380" s="10" t="s">
         <v>660</v>
       </c>
       <c r="H380" s="35">
-        <v>45826</v>
+        <v>45827</v>
       </c>
       <c r="I380" s="65">
         <v>45778</v>
       </c>
       <c r="J380" s="33"/>
       <c r="K380" s="10"/>
       <c r="L380" s="33"/>
     </row>
     <row r="381" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="33" t="s">
-        <v>452</v>
+      <c r="A381" s="33">
+        <v>3500</v>
       </c>
       <c r="B381" s="10">
-        <v>3321015283</v>
+        <v>3525072378</v>
       </c>
       <c r="C381" s="33">
-        <v>332101001</v>
+        <v>352501001</v>
       </c>
       <c r="D381" s="34" t="s">
+        <v>663</v>
+      </c>
+      <c r="E381" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F381" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G381" s="10" t="s">
         <v>661</v>
       </c>
-      <c r="E381" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H381" s="35">
-        <v>45827</v>
+        <v>45653</v>
       </c>
       <c r="I381" s="65">
-        <v>45778</v>
+        <v>45627</v>
       </c>
       <c r="J381" s="33"/>
       <c r="K381" s="10"/>
       <c r="L381" s="33"/>
     </row>
-    <row r="382" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="33">
-        <v>3500</v>
+        <v>2900</v>
       </c>
       <c r="B382" s="10">
-        <v>3525072378</v>
+        <v>2901298749</v>
       </c>
       <c r="C382" s="33">
-        <v>352501001</v>
+        <v>290101001</v>
       </c>
       <c r="D382" s="34" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="E382" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F382" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G382" s="10" t="s">
-        <v>663</v>
+      <c r="G382" s="77" t="s">
+        <v>666</v>
       </c>
       <c r="H382" s="35">
-        <v>45653</v>
+        <v>45639</v>
       </c>
       <c r="I382" s="65">
         <v>45627</v>
       </c>
       <c r="J382" s="33"/>
       <c r="K382" s="10"/>
       <c r="L382" s="33"/>
     </row>
-    <row r="383" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A383" s="33">
-        <v>2900</v>
+        <v>1500</v>
       </c>
       <c r="B383" s="10">
-        <v>2901298749</v>
-[...2 lines deleted...]
-        <v>290101001</v>
+        <v>1513056579</v>
+      </c>
+      <c r="C383" s="9">
+        <v>151301001</v>
       </c>
       <c r="D383" s="34" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>247</v>
+      </c>
+      <c r="E383" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="F383" s="10" t="s">
-        <v>4</v>
-[...12 lines deleted...]
-      <c r="L383" s="33"/>
+        <v>81</v>
+      </c>
+      <c r="G383" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="H383" s="65">
+        <v>45573</v>
+      </c>
+      <c r="I383" s="35">
+        <v>45536</v>
+      </c>
+      <c r="J383" s="10"/>
+      <c r="K383" s="33"/>
+      <c r="L383" s="43">
+        <v>46212</v>
+      </c>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A384" s="33">
-        <v>1500</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>5900</v>
+      </c>
+      <c r="B384" s="34">
+        <v>5902993814</v>
+      </c>
+      <c r="C384" s="9">
+        <v>590301001</v>
+      </c>
+      <c r="D384" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="E384" s="33" t="s">
+        <v>6</v>
       </c>
       <c r="F384" s="10" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>45573</v>
+        <v>81</v>
+      </c>
+      <c r="G384" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="H384" s="43">
+        <v>45654</v>
       </c>
       <c r="I384" s="35">
-        <v>45536</v>
-[...3 lines deleted...]
-      <c r="L384" s="34"/>
+        <v>45658</v>
+      </c>
+      <c r="J384" s="65"/>
+      <c r="K384" s="12"/>
+      <c r="L384" s="43">
+        <v>45658</v>
+      </c>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" s="33">
-        <v>5900</v>
+        <v>7700</v>
       </c>
       <c r="B385" s="34">
-        <v>5902993814</v>
+        <v>7704400618</v>
       </c>
       <c r="C385" s="9">
-        <v>590301001</v>
+        <v>771901001</v>
       </c>
       <c r="D385" s="10" t="s">
-        <v>496</v>
+        <v>688</v>
       </c>
       <c r="E385" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F385" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>689</v>
       </c>
-      <c r="H385" s="43">
-[...9 lines deleted...]
-      </c>
+      <c r="H385" s="35">
+        <v>45832</v>
+      </c>
+      <c r="I385" s="65">
+        <v>45809</v>
+      </c>
+      <c r="J385" s="9"/>
+      <c r="K385" s="10"/>
+      <c r="L385" s="33"/>
     </row>
     <row r="386" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A386" s="33">
-        <v>7700</v>
+        <v>3100</v>
       </c>
       <c r="B386" s="34">
-        <v>7704400618</v>
+        <v>3102209134</v>
       </c>
       <c r="C386" s="9">
-        <v>771901001</v>
+        <v>310201001</v>
       </c>
       <c r="D386" s="10" t="s">
         <v>690</v>
       </c>
       <c r="E386" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F386" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>691</v>
       </c>
       <c r="H386" s="35">
         <v>45832</v>
       </c>
       <c r="I386" s="65">
-        <v>45809</v>
-[...3 lines deleted...]
-      <c r="L386" s="33"/>
+        <v>45778</v>
+      </c>
+      <c r="J386" s="33"/>
+      <c r="K386" s="34"/>
+      <c r="L386" s="9"/>
     </row>
     <row r="387" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A387" s="33">
-        <v>3100</v>
+        <v>7800</v>
       </c>
       <c r="B387" s="34">
-        <v>3102209134</v>
+        <v>7810609192</v>
       </c>
       <c r="C387" s="9">
-        <v>310201001</v>
+        <v>781001001</v>
       </c>
       <c r="D387" s="10" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>352</v>
+      </c>
+      <c r="E387" s="9" t="s">
+        <v>7</v>
       </c>
       <c r="F387" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G387" s="9" t="s">
-        <v>693</v>
+        <v>674</v>
       </c>
       <c r="H387" s="35">
-        <v>45832</v>
+        <v>43889</v>
       </c>
       <c r="I387" s="65">
-        <v>45778</v>
+        <v>43831</v>
       </c>
       <c r="J387" s="33"/>
       <c r="K387" s="34"/>
-      <c r="L387" s="9"/>
+      <c r="L387" s="12">
+        <v>45026</v>
+      </c>
     </row>
     <row r="388" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A388" s="33">
         <v>7800</v>
       </c>
       <c r="B388" s="34">
         <v>7810609192</v>
       </c>
       <c r="C388" s="9">
         <v>781001001</v>
       </c>
       <c r="D388" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="E388" s="9" t="s">
-        <v>7</v>
+      <c r="E388" s="10" t="s">
+        <v>26</v>
       </c>
       <c r="F388" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G388" s="9" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="H388" s="35">
         <v>43889</v>
       </c>
       <c r="I388" s="65">
         <v>43831</v>
       </c>
       <c r="J388" s="33"/>
       <c r="K388" s="34"/>
       <c r="L388" s="12">
         <v>45026</v>
       </c>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A389" s="33">
         <v>7800</v>
       </c>
       <c r="B389" s="34">
-        <v>7810609192</v>
+        <v>7826704356</v>
       </c>
       <c r="C389" s="9">
-        <v>781001001</v>
+        <v>780601001</v>
       </c>
       <c r="D389" s="10" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>422</v>
+      </c>
+      <c r="E389" s="33" t="s">
+        <v>7</v>
       </c>
       <c r="F389" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G389" s="9" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="H389" s="35">
-        <v>43889</v>
+        <v>43894</v>
       </c>
       <c r="I389" s="65">
-        <v>43831</v>
+        <v>43862</v>
       </c>
       <c r="J389" s="33"/>
       <c r="K389" s="34"/>
-      <c r="L389" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="L389" s="12"/>
     </row>
     <row r="390" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A390" s="33">
         <v>7800</v>
       </c>
       <c r="B390" s="34">
-        <v>7826704356</v>
+        <v>7826043970</v>
       </c>
       <c r="C390" s="9">
-        <v>780601001</v>
+        <v>783801001</v>
       </c>
       <c r="D390" s="10" t="s">
-        <v>422</v>
+        <v>692</v>
       </c>
       <c r="E390" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F390" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G390" s="9" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="H390" s="35">
-        <v>43894</v>
+        <v>43908</v>
       </c>
       <c r="I390" s="65">
         <v>43862</v>
       </c>
       <c r="J390" s="33"/>
       <c r="K390" s="34"/>
       <c r="L390" s="12"/>
     </row>
     <row r="391" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A391" s="33">
         <v>7800</v>
       </c>
       <c r="B391" s="34">
-        <v>7826043970</v>
+        <v>7810173847</v>
       </c>
       <c r="C391" s="9">
-        <v>783801001</v>
+        <v>781001001</v>
       </c>
       <c r="D391" s="10" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="E391" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F391" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G391" s="9" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="H391" s="35">
-        <v>43908</v>
+        <v>43930</v>
       </c>
       <c r="I391" s="65">
-        <v>43862</v>
+        <v>43891</v>
       </c>
       <c r="J391" s="33"/>
       <c r="K391" s="34"/>
-      <c r="L391" s="12"/>
-[...1 lines deleted...]
-    <row r="392" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L391" s="12">
+        <v>44531</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A392" s="33">
         <v>7800</v>
       </c>
       <c r="B392" s="34">
-        <v>7810173847</v>
+        <v>7815026980</v>
       </c>
       <c r="C392" s="9">
-        <v>781001001</v>
+        <v>784201001</v>
       </c>
       <c r="D392" s="10" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="E392" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F392" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G392" s="9" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="H392" s="35">
         <v>43930</v>
       </c>
       <c r="I392" s="65">
         <v>43891</v>
       </c>
       <c r="J392" s="33"/>
       <c r="K392" s="34"/>
-      <c r="L392" s="12">
-[...3 lines deleted...]
-    <row r="393" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="L392" s="12"/>
+    </row>
+    <row r="393" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A393" s="33">
         <v>7800</v>
       </c>
       <c r="B393" s="34">
-        <v>7815026980</v>
+        <v>7814494665</v>
       </c>
       <c r="C393" s="9">
-        <v>784201001</v>
+        <v>781401001</v>
       </c>
       <c r="D393" s="10" t="s">
-        <v>696</v>
+        <v>426</v>
       </c>
       <c r="E393" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F393" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G393" s="9" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="H393" s="35">
-        <v>43930</v>
+        <v>43985</v>
       </c>
       <c r="I393" s="65">
-        <v>43891</v>
+        <v>43952</v>
       </c>
       <c r="J393" s="33"/>
       <c r="K393" s="34"/>
-      <c r="L393" s="12"/>
+      <c r="L393" s="12">
+        <v>45264</v>
+      </c>
     </row>
     <row r="394" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A394" s="33">
         <v>7800</v>
       </c>
       <c r="B394" s="34">
-        <v>7814494665</v>
+        <v>7807021918</v>
       </c>
       <c r="C394" s="9">
-        <v>781401001</v>
+        <v>780701001</v>
       </c>
       <c r="D394" s="10" t="s">
-        <v>426</v>
+        <v>27</v>
       </c>
       <c r="E394" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F394" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G394" s="9" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="H394" s="35">
-        <v>43985</v>
+        <v>44147</v>
       </c>
       <c r="I394" s="65">
-        <v>43952</v>
+        <v>44105</v>
       </c>
       <c r="J394" s="33"/>
       <c r="K394" s="34"/>
-      <c r="L394" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="L394" s="12"/>
     </row>
     <row r="395" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A395" s="33">
         <v>7800</v>
       </c>
       <c r="B395" s="34">
-        <v>7807021918</v>
+        <v>7825386132</v>
       </c>
       <c r="C395" s="9">
-        <v>780701001</v>
+        <v>784301001</v>
       </c>
       <c r="D395" s="10" t="s">
-        <v>27</v>
+        <v>695</v>
       </c>
       <c r="E395" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F395" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G395" s="9" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="H395" s="35">
-        <v>44147</v>
+        <v>44491</v>
       </c>
       <c r="I395" s="65">
-        <v>44105</v>
+        <v>44470</v>
       </c>
       <c r="J395" s="33"/>
       <c r="K395" s="34"/>
-      <c r="L395" s="12"/>
+      <c r="L395" s="12">
+        <v>45239</v>
+      </c>
     </row>
     <row r="396" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A396" s="33">
         <v>7800</v>
       </c>
       <c r="B396" s="34">
-        <v>7825386132</v>
+        <v>7804061750</v>
       </c>
       <c r="C396" s="9">
-        <v>784301001</v>
+        <v>781101001</v>
       </c>
       <c r="D396" s="10" t="s">
-        <v>697</v>
+        <v>355</v>
       </c>
       <c r="E396" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F396" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="G396" s="9" t="s">
-        <v>675</v>
+      <c r="G396" s="9">
+        <v>21</v>
       </c>
       <c r="H396" s="35">
-        <v>44491</v>
+        <v>44516</v>
       </c>
       <c r="I396" s="65">
-        <v>44470</v>
+        <v>44501</v>
       </c>
       <c r="J396" s="33"/>
       <c r="K396" s="34"/>
       <c r="L396" s="12">
-        <v>45239</v>
+        <v>45670</v>
       </c>
     </row>
     <row r="397" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A397" s="33">
         <v>7800</v>
       </c>
       <c r="B397" s="34">
-        <v>7804061750</v>
+        <v>7810647960</v>
       </c>
       <c r="C397" s="9">
-        <v>781101001</v>
+        <v>782001001</v>
       </c>
       <c r="D397" s="10" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E397" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F397" s="10" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>4</v>
+      </c>
+      <c r="G397" s="9" t="s">
+        <v>671</v>
       </c>
       <c r="H397" s="35">
-        <v>44516</v>
+        <v>44820</v>
       </c>
       <c r="I397" s="65">
-        <v>44501</v>
+        <v>44774</v>
       </c>
       <c r="J397" s="33"/>
       <c r="K397" s="34"/>
-      <c r="L397" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="L397" s="12"/>
     </row>
     <row r="398" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A398" s="33">
         <v>7800</v>
       </c>
       <c r="B398" s="34">
-        <v>7810647960</v>
+        <v>7816324676</v>
       </c>
       <c r="C398" s="9">
-        <v>782001001</v>
+        <v>781601001</v>
       </c>
       <c r="D398" s="10" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E398" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F398" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G398" s="9" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="H398" s="35">
         <v>44820</v>
       </c>
       <c r="I398" s="65">
         <v>44774</v>
       </c>
       <c r="J398" s="33"/>
       <c r="K398" s="34"/>
-      <c r="L398" s="12"/>
+      <c r="L398" s="12">
+        <v>45699</v>
+      </c>
     </row>
     <row r="399" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A399" s="33">
         <v>7800</v>
       </c>
       <c r="B399" s="34">
-        <v>7816324676</v>
+        <v>7811721824</v>
       </c>
       <c r="C399" s="9">
-        <v>781601001</v>
+        <v>781101001</v>
       </c>
       <c r="D399" s="10" t="s">
-        <v>357</v>
+        <v>733</v>
       </c>
       <c r="E399" s="33" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="F399" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G399" s="9" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="H399" s="35">
-        <v>44820</v>
+        <v>45050</v>
       </c>
       <c r="I399" s="65">
-        <v>44774</v>
+        <v>45017</v>
       </c>
       <c r="J399" s="33"/>
       <c r="K399" s="34"/>
-      <c r="L399" s="12">
-[...3 lines deleted...]
-    <row r="400" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L399" s="12"/>
+    </row>
+    <row r="400" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A400" s="33">
         <v>7800</v>
       </c>
       <c r="B400" s="34">
-        <v>7811721824</v>
-[...2 lines deleted...]
-        <v>781101001</v>
+        <v>7810149354</v>
+      </c>
+      <c r="C400" s="9" t="s">
+        <v>696</v>
       </c>
       <c r="D400" s="10" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>697</v>
+      </c>
+      <c r="E400" s="10" t="s">
+        <v>164</v>
       </c>
       <c r="F400" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G400" s="9" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="H400" s="35">
-        <v>45050</v>
+        <v>45409</v>
       </c>
       <c r="I400" s="65">
-        <v>45017</v>
+        <v>45383</v>
       </c>
       <c r="J400" s="33"/>
       <c r="K400" s="34"/>
       <c r="L400" s="12"/>
     </row>
-    <row r="401" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A401" s="33">
         <v>7800</v>
       </c>
       <c r="B401" s="34">
-        <v>7810149354</v>
+        <v>7810316291</v>
       </c>
       <c r="C401" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="D401" s="10" t="s">
         <v>698</v>
       </c>
-      <c r="D401" s="10" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="E401" s="33" t="s">
+        <v>8</v>
       </c>
       <c r="F401" s="10" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="G401" s="9" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="H401" s="35">
-        <v>45409</v>
+        <v>45267</v>
       </c>
       <c r="I401" s="65">
-        <v>45383</v>
+        <v>45231</v>
       </c>
       <c r="J401" s="33"/>
       <c r="K401" s="34"/>
-      <c r="L401" s="12"/>
+      <c r="L401" s="12">
+        <v>45903</v>
+      </c>
     </row>
     <row r="402" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A402" s="33">
         <v>7800</v>
       </c>
       <c r="B402" s="34">
-        <v>7810316291</v>
+        <v>7806610660</v>
       </c>
       <c r="C402" s="9" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D402" s="10" t="s">
         <v>700</v>
       </c>
       <c r="E402" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F402" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G402" s="9" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="H402" s="35">
-        <v>45267</v>
+        <v>45121</v>
       </c>
       <c r="I402" s="65">
-        <v>45231</v>
+        <v>45078</v>
       </c>
       <c r="J402" s="33"/>
       <c r="K402" s="34"/>
       <c r="L402" s="12">
-        <v>45903</v>
+        <v>45692</v>
       </c>
     </row>
     <row r="403" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A403" s="33">
-        <v>7800</v>
+        <v>5000</v>
       </c>
       <c r="B403" s="34">
-        <v>7806610660</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>5010046010</v>
+      </c>
+      <c r="C403" s="9">
+        <v>501001001</v>
       </c>
       <c r="D403" s="10" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="E403" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F403" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G403" s="9" t="s">
-        <v>671</v>
+        <v>703</v>
       </c>
       <c r="H403" s="35">
-        <v>45121</v>
+        <v>45838</v>
       </c>
       <c r="I403" s="65">
-        <v>45078</v>
+        <v>45809</v>
       </c>
       <c r="J403" s="33"/>
       <c r="K403" s="34"/>
-      <c r="L403" s="12">
-[...3 lines deleted...]
-    <row r="404" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L403" s="9"/>
+    </row>
+    <row r="404" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A404" s="33">
-        <v>5000</v>
+        <v>3300</v>
       </c>
       <c r="B404" s="34">
-        <v>5010046010</v>
+        <v>3334017070</v>
       </c>
       <c r="C404" s="9">
-        <v>501001001</v>
+        <v>333401001</v>
       </c>
       <c r="D404" s="10" t="s">
         <v>706</v>
       </c>
       <c r="E404" s="33" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="G404" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F404" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G404" s="34" t="s">
         <v>705</v>
       </c>
       <c r="H404" s="35">
-        <v>45838</v>
+        <v>45840</v>
       </c>
       <c r="I404" s="65">
         <v>45809</v>
       </c>
       <c r="J404" s="33"/>
-      <c r="K404" s="34"/>
-[...2 lines deleted...]
-    <row r="405" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="K404" s="33"/>
+      <c r="L404" s="34"/>
+    </row>
+    <row r="405" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A405" s="33">
-        <v>3300</v>
+        <v>7700</v>
       </c>
       <c r="B405" s="34">
-        <v>3334017070</v>
+        <v>5009002474</v>
       </c>
       <c r="C405" s="9">
-        <v>333401001</v>
+        <v>772601001</v>
       </c>
       <c r="D405" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="E405" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F405" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G405" s="34" t="s">
         <v>708</v>
       </c>
-      <c r="E405" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H405" s="35">
-        <v>45840</v>
+        <v>45845</v>
       </c>
       <c r="I405" s="65">
-        <v>45809</v>
+        <v>45748</v>
       </c>
       <c r="J405" s="33"/>
-      <c r="K405" s="33"/>
-      <c r="L405" s="34"/>
+      <c r="K405" s="34"/>
+      <c r="L405" s="9"/>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A406" s="33">
-        <v>7700</v>
+        <v>4700</v>
       </c>
       <c r="B406" s="34">
-        <v>5009002474</v>
+        <v>4707050589</v>
       </c>
       <c r="C406" s="9">
-        <v>772601001</v>
+        <v>470701001</v>
       </c>
       <c r="D406" s="10" t="s">
         <v>709</v>
       </c>
       <c r="E406" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F406" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G406" s="34" t="s">
         <v>710</v>
       </c>
       <c r="H406" s="35">
-        <v>45845</v>
+        <v>45854</v>
       </c>
       <c r="I406" s="65">
-        <v>45748</v>
+        <v>45809</v>
       </c>
       <c r="J406" s="33"/>
       <c r="K406" s="34"/>
       <c r="L406" s="9"/>
     </row>
-    <row r="407" spans="1:12" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>4700</v>
+    <row r="407" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A407" s="33" t="s">
+        <v>451</v>
       </c>
       <c r="B407" s="34">
-        <v>4707050589</v>
+        <v>3305716796</v>
       </c>
       <c r="C407" s="9">
-        <v>470701001</v>
+        <v>330501001</v>
       </c>
       <c r="D407" s="10" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E407" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F407" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G407" s="34" t="s">
         <v>712</v>
       </c>
       <c r="H407" s="35">
-        <v>45854</v>
+        <v>45866</v>
       </c>
       <c r="I407" s="65">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="J407" s="33"/>
       <c r="K407" s="34"/>
       <c r="L407" s="9"/>
     </row>
-    <row r="408" spans="1:12" ht="30" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>452</v>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A408" s="33">
+        <v>7700</v>
       </c>
       <c r="B408" s="34">
-        <v>3305716796</v>
+        <v>7734116347</v>
       </c>
       <c r="C408" s="9">
-        <v>330501001</v>
+        <v>770301001</v>
       </c>
       <c r="D408" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="E408" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F408" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G408" s="34" t="s">
         <v>715</v>
       </c>
-      <c r="E408" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H408" s="35">
-        <v>45866</v>
+        <v>45889</v>
       </c>
       <c r="I408" s="65">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="J408" s="33"/>
       <c r="K408" s="34"/>
       <c r="L408" s="9"/>
     </row>
     <row r="409" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A409" s="33">
         <v>7700</v>
       </c>
       <c r="B409" s="34">
-        <v>7734116347</v>
+        <v>7701917006</v>
       </c>
       <c r="C409" s="9">
         <v>770301001</v>
       </c>
       <c r="D409" s="10" t="s">
         <v>716</v>
       </c>
       <c r="E409" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F409" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G409" s="34" t="s">
         <v>717</v>
       </c>
       <c r="H409" s="35">
         <v>45889</v>
       </c>
       <c r="I409" s="65">
         <v>45870</v>
       </c>
       <c r="J409" s="33"/>
       <c r="K409" s="34"/>
       <c r="L409" s="9"/>
     </row>
     <row r="410" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A410" s="33">
-        <v>7700</v>
+        <v>5000</v>
       </c>
       <c r="B410" s="34">
-        <v>7701917006</v>
+        <v>5024155443</v>
       </c>
       <c r="C410" s="9">
-        <v>770301001</v>
+        <v>502401001</v>
       </c>
       <c r="D410" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="E410" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F410" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G410" s="34" t="s">
         <v>718</v>
       </c>
-      <c r="E410" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H410" s="35">
-        <v>45889</v>
+        <v>45891</v>
       </c>
       <c r="I410" s="65">
-        <v>45870</v>
+        <v>45839</v>
       </c>
       <c r="J410" s="33"/>
       <c r="K410" s="34"/>
       <c r="L410" s="9"/>
     </row>
     <row r="411" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A411" s="33">
-        <v>5000</v>
+        <v>7700</v>
       </c>
       <c r="B411" s="34">
-        <v>5024155443</v>
+        <v>1831162027</v>
       </c>
       <c r="C411" s="9">
-        <v>502401001</v>
+        <v>770401001</v>
       </c>
       <c r="D411" s="10" t="s">
-        <v>721</v>
+        <v>252</v>
       </c>
       <c r="E411" s="33" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>7</v>
+      </c>
+      <c r="F411" s="44" t="s">
+        <v>81</v>
       </c>
       <c r="G411" s="34" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H411" s="35">
-        <v>45891</v>
+        <v>45896</v>
       </c>
       <c r="I411" s="65">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="J411" s="33"/>
-      <c r="K411" s="34"/>
-      <c r="L411" s="9"/>
+      <c r="K411" s="33"/>
+      <c r="L411" s="65">
+        <v>46059</v>
+      </c>
     </row>
     <row r="412" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A412" s="33">
-        <v>7700</v>
+        <v>2800</v>
       </c>
       <c r="B412" s="34">
-        <v>1831162027</v>
+        <v>2801176666</v>
       </c>
       <c r="C412" s="9">
-        <v>770401001</v>
+        <v>280101001</v>
       </c>
       <c r="D412" s="10" t="s">
-        <v>252</v>
+        <v>723</v>
       </c>
       <c r="E412" s="33" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>8</v>
+      </c>
+      <c r="F412" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="G412" s="34" t="s">
         <v>724</v>
       </c>
       <c r="H412" s="35">
-        <v>45896</v>
+        <v>45894</v>
       </c>
       <c r="I412" s="65">
-        <v>45870</v>
+        <v>45894</v>
       </c>
       <c r="J412" s="33"/>
       <c r="K412" s="33"/>
-      <c r="L412" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="L412" s="34"/>
     </row>
     <row r="413" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A413" s="33">
-        <v>2800</v>
+        <v>1500</v>
       </c>
       <c r="B413" s="34">
-        <v>2801176666</v>
+        <v>1500021610</v>
       </c>
       <c r="C413" s="9">
-        <v>280101001</v>
+        <v>150001001</v>
       </c>
       <c r="D413" s="10" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E413" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F413" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G413" s="34" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="H413" s="35">
-        <v>45894</v>
+        <v>45895</v>
       </c>
       <c r="I413" s="65">
-        <v>45894</v>
+        <v>45870</v>
       </c>
       <c r="J413" s="33"/>
-      <c r="K413" s="33"/>
-      <c r="L413" s="34"/>
+      <c r="K413" s="34"/>
+      <c r="L413" s="9"/>
     </row>
     <row r="414" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A414" s="33">
-[...8 lines deleted...]
-      <c r="D414" s="10" t="s">
+      <c r="A414" s="34">
+        <v>7700</v>
+      </c>
+      <c r="B414" s="9">
+        <v>7709594639</v>
+      </c>
+      <c r="C414" s="10">
+        <v>772301001</v>
+      </c>
+      <c r="D414" s="33" t="s">
+        <v>727</v>
+      </c>
+      <c r="E414" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F414" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G414" s="35" t="s">
         <v>728</v>
       </c>
-      <c r="E414" s="33" t="s">
-[...11 lines deleted...]
-      <c r="I414" s="65">
+      <c r="H414" s="65">
+        <v>45898</v>
+      </c>
+      <c r="I414" s="35">
         <v>45870</v>
       </c>
-      <c r="J414" s="33"/>
-[...1 lines deleted...]
-      <c r="L414" s="9"/>
+      <c r="J414" s="34"/>
+      <c r="K414" s="9"/>
+      <c r="L414" s="10"/>
     </row>
     <row r="415" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A415" s="34">
-        <v>7700</v>
+        <v>9975</v>
       </c>
       <c r="B415" s="9">
-        <v>7709594639</v>
+        <v>3321027747</v>
       </c>
       <c r="C415" s="10">
-        <v>772301001</v>
+        <v>660850001</v>
       </c>
       <c r="D415" s="33" t="s">
+        <v>587</v>
+      </c>
+      <c r="E415" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F415" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="G415" s="35" t="s">
         <v>729</v>
-      </c>
-[...7 lines deleted...]
-        <v>730</v>
       </c>
       <c r="H415" s="65">
         <v>45898</v>
       </c>
       <c r="I415" s="35">
         <v>45870</v>
       </c>
       <c r="J415" s="34"/>
       <c r="K415" s="9"/>
-      <c r="L415" s="10"/>
+      <c r="L415" s="65">
+        <v>46015</v>
+      </c>
     </row>
     <row r="416" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A416" s="34">
-        <v>9975</v>
+        <v>1500</v>
       </c>
       <c r="B416" s="9">
-        <v>3321027747</v>
+        <v>1513081173</v>
       </c>
       <c r="C416" s="10">
-        <v>660850001</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>151301001</v>
+      </c>
+      <c r="D416" s="34" t="s">
+        <v>730</v>
       </c>
       <c r="E416" s="33" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F416" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F416" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G416" s="35" t="s">
         <v>731</v>
       </c>
       <c r="H416" s="65">
-        <v>45898</v>
+        <v>44728</v>
       </c>
       <c r="I416" s="35">
-        <v>45870</v>
-[...1 lines deleted...]
-      <c r="J416" s="34"/>
+        <v>44713</v>
+      </c>
+      <c r="J416" s="65">
+        <v>45196</v>
+      </c>
       <c r="K416" s="9"/>
-      <c r="L416" s="65">
-[...3 lines deleted...]
-    <row r="417" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L416" s="43">
+        <v>45208</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A417" s="34">
-        <v>1500</v>
+        <v>9971</v>
       </c>
       <c r="B417" s="9">
-        <v>1513081173</v>
+        <v>7708234256</v>
       </c>
       <c r="C417" s="10">
-        <v>151301001</v>
+        <v>997150001</v>
       </c>
       <c r="D417" s="34" t="s">
-        <v>732</v>
+        <v>359</v>
       </c>
       <c r="E417" s="33" t="s">
         <v>7</v>
       </c>
       <c r="F417" s="10" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="G417" s="35" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="H417" s="65">
-        <v>44728</v>
+        <v>45944</v>
       </c>
       <c r="I417" s="35">
-        <v>44713</v>
-[...9 lines deleted...]
-    <row r="418" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+        <v>45901</v>
+      </c>
+      <c r="J417" s="65"/>
+      <c r="K417" s="34"/>
+      <c r="L417" s="9"/>
+    </row>
+    <row r="418" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A418" s="34">
-        <v>9971</v>
+        <v>5000</v>
       </c>
       <c r="B418" s="9">
-        <v>7708234256</v>
+        <v>5043086650</v>
       </c>
       <c r="C418" s="10">
-        <v>997150001</v>
+        <v>504301001</v>
       </c>
       <c r="D418" s="34" t="s">
-        <v>359</v>
-[...7 lines deleted...]
-      <c r="G418" s="35" t="s">
         <v>734</v>
       </c>
+      <c r="E418" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="F418" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G418" s="9">
+        <v>27</v>
+      </c>
       <c r="H418" s="65">
-        <v>45944</v>
+        <v>45932</v>
       </c>
       <c r="I418" s="35">
         <v>45901</v>
       </c>
-      <c r="J418" s="65"/>
+      <c r="J418" s="33"/>
       <c r="K418" s="34"/>
       <c r="L418" s="9"/>
     </row>
     <row r="419" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A419" s="34">
-        <v>5000</v>
+        <v>7700</v>
       </c>
       <c r="B419" s="9">
-        <v>5043086650</v>
+        <v>5009002474</v>
       </c>
       <c r="C419" s="10">
-        <v>504301001</v>
+        <v>772601001</v>
       </c>
       <c r="D419" s="34" t="s">
+        <v>735</v>
+      </c>
+      <c r="E419" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F419" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G419" s="9" t="s">
         <v>736</v>
       </c>
-      <c r="E419" s="10" t="s">
-[...9 lines deleted...]
-        <v>45932</v>
+      <c r="H419" s="43">
+        <v>45959</v>
       </c>
       <c r="I419" s="35">
-        <v>45901</v>
-[...1 lines deleted...]
-      <c r="J419" s="33"/>
+        <v>45931</v>
+      </c>
+      <c r="J419" s="10"/>
       <c r="K419" s="34"/>
       <c r="L419" s="9"/>
     </row>
     <row r="420" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A420" s="34">
-        <v>7700</v>
+        <v>2400</v>
       </c>
       <c r="B420" s="9">
-        <v>5009002474</v>
+        <v>2464010490</v>
       </c>
       <c r="C420" s="10">
-        <v>772601001</v>
+        <v>246401001</v>
       </c>
       <c r="D420" s="34" t="s">
+        <v>740</v>
+      </c>
+      <c r="E420" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F420" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G420" s="9" t="s">
         <v>737</v>
       </c>
-      <c r="E420" s="33" t="s">
-[...11 lines deleted...]
-      <c r="I420" s="35">
+      <c r="H420" s="65">
+        <v>45967</v>
+      </c>
+      <c r="I420" s="12">
         <v>45931</v>
       </c>
       <c r="J420" s="10"/>
-      <c r="K420" s="34"/>
-      <c r="L420" s="9"/>
+      <c r="K420" s="33"/>
+      <c r="L420" s="33"/>
     </row>
     <row r="421" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A421" s="34">
-        <v>2400</v>
+        <v>4600</v>
       </c>
       <c r="B421" s="9">
-        <v>2464010490</v>
+        <v>4632005642</v>
       </c>
       <c r="C421" s="10">
-        <v>246401001</v>
+        <v>463201001</v>
       </c>
       <c r="D421" s="34" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="E421" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F421" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G421" s="9" t="s">
         <v>739</v>
       </c>
       <c r="H421" s="65">
-        <v>45967</v>
+        <v>45897</v>
       </c>
       <c r="I421" s="12">
-        <v>45931</v>
-[...7 lines deleted...]
-        <v>4600</v>
+        <v>45839</v>
+      </c>
+      <c r="J421" s="34"/>
+      <c r="K421" s="9"/>
+      <c r="L421" s="10"/>
+    </row>
+    <row r="422" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A422" s="34" t="s">
+        <v>606</v>
       </c>
       <c r="B422" s="9">
-        <v>4632005642</v>
+        <v>6611000252</v>
       </c>
       <c r="C422" s="10">
-        <v>463201001</v>
+        <v>667601001</v>
       </c>
       <c r="D422" s="34" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="E422" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F422" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G422" s="9" t="s">
         <v>741</v>
       </c>
       <c r="H422" s="65">
-        <v>45897</v>
+        <v>45901</v>
       </c>
       <c r="I422" s="12">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="J422" s="34"/>
       <c r="K422" s="9"/>
       <c r="L422" s="10"/>
     </row>
-    <row r="423" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A423" s="34" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B423" s="9">
-        <v>6611000252</v>
+        <v>6623132729</v>
       </c>
       <c r="C423" s="10">
-        <v>667601001</v>
+        <v>662301001</v>
       </c>
       <c r="D423" s="34" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="E423" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F423" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G423" s="9" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="H423" s="65">
-        <v>45901</v>
+        <v>45925</v>
       </c>
       <c r="I423" s="12">
         <v>45870</v>
       </c>
       <c r="J423" s="34"/>
       <c r="K423" s="9"/>
       <c r="L423" s="10"/>
     </row>
-    <row r="424" spans="1:12" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>607</v>
+    <row r="424" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="A424" s="34">
+        <v>5700</v>
       </c>
       <c r="B424" s="9">
-        <v>6623132729</v>
+        <v>5720002258</v>
       </c>
       <c r="C424" s="10">
-        <v>662301001</v>
+        <v>572001001</v>
       </c>
       <c r="D424" s="34" t="s">
-        <v>745</v>
+        <v>556</v>
       </c>
       <c r="E424" s="33" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="F424" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G424" s="9" t="s">
-        <v>744</v>
+        <v>561</v>
       </c>
       <c r="H424" s="65">
-        <v>45925</v>
+        <v>45757</v>
       </c>
       <c r="I424" s="12">
-        <v>45870</v>
+        <v>45748</v>
       </c>
       <c r="J424" s="34"/>
       <c r="K424" s="9"/>
-      <c r="L424" s="10"/>
-[...1 lines deleted...]
-    <row r="425" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="L424" s="65">
+        <v>46121</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A425" s="34">
-        <v>5700</v>
+        <v>7700</v>
       </c>
       <c r="B425" s="9">
-        <v>5720002258</v>
+        <v>1831162027</v>
       </c>
       <c r="C425" s="10">
-        <v>572001001</v>
+        <v>770401001</v>
       </c>
       <c r="D425" s="34" t="s">
-        <v>557</v>
+        <v>252</v>
       </c>
       <c r="E425" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F425" s="10" t="s">
         <v>81</v>
       </c>
       <c r="G425" s="9" t="s">
-        <v>562</v>
+        <v>745</v>
       </c>
       <c r="H425" s="65">
-        <v>45757</v>
+        <v>45988</v>
       </c>
       <c r="I425" s="12">
-        <v>45748</v>
+        <v>45962</v>
       </c>
       <c r="J425" s="34"/>
       <c r="K425" s="9"/>
       <c r="L425" s="65">
-        <v>46121</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46059</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A426" s="34">
-        <v>7700</v>
+        <v>3800</v>
       </c>
       <c r="B426" s="9">
-        <v>1831162027</v>
+        <v>3819012188</v>
       </c>
       <c r="C426" s="10">
-        <v>770401001</v>
+        <v>385101001</v>
       </c>
       <c r="D426" s="34" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="E426" s="33" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>6</v>
+      </c>
+      <c r="F426" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="G426" s="9" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="H426" s="65">
-        <v>45988</v>
+        <v>46001</v>
       </c>
       <c r="I426" s="12">
         <v>45962</v>
       </c>
       <c r="J426" s="34"/>
       <c r="K426" s="9"/>
-      <c r="L426" s="65">
-[...3 lines deleted...]
-    <row r="427" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+      <c r="L426" s="10"/>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A427" s="34">
-        <v>3800</v>
+        <v>9975</v>
       </c>
       <c r="B427" s="9">
-        <v>3819012188</v>
+        <v>3321027747</v>
       </c>
       <c r="C427" s="10">
-        <v>385101001</v>
+        <v>660850001</v>
       </c>
       <c r="D427" s="34" t="s">
-        <v>276</v>
+        <v>587</v>
       </c>
       <c r="E427" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F427" s="33" t="s">
-        <v>4</v>
+      <c r="F427" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G427" s="9" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="H427" s="65">
-        <v>46001</v>
+        <v>46015</v>
       </c>
       <c r="I427" s="12">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="J427" s="34"/>
       <c r="K427" s="9"/>
-      <c r="L427" s="10"/>
+      <c r="L427" s="65">
+        <v>46084</v>
+      </c>
     </row>
     <row r="428" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A428" s="34">
-        <v>9975</v>
+        <v>4700</v>
       </c>
       <c r="B428" s="9">
-        <v>3321027747</v>
+        <v>4703067775</v>
       </c>
       <c r="C428" s="10">
-        <v>660850001</v>
+        <v>470301001</v>
       </c>
       <c r="D428" s="34" t="s">
+        <v>748</v>
+      </c>
+      <c r="E428" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F428" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G428" s="9" t="s">
         <v>749</v>
       </c>
-      <c r="E428" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H428" s="65">
-        <v>46015</v>
+        <v>46020</v>
       </c>
       <c r="I428" s="12">
         <v>45992</v>
       </c>
       <c r="J428" s="34"/>
       <c r="K428" s="9"/>
-      <c r="L428" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="L428" s="10"/>
     </row>
     <row r="429" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A429" s="34">
-        <v>4700</v>
+        <v>7700</v>
       </c>
       <c r="B429" s="9">
-        <v>4703067775</v>
+        <v>7731205648</v>
       </c>
       <c r="C429" s="10">
-        <v>470301001</v>
+        <v>771601001</v>
       </c>
       <c r="D429" s="34" t="s">
+        <v>750</v>
+      </c>
+      <c r="E429" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F429" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G429" s="9" t="s">
         <v>751</v>
       </c>
-      <c r="E429" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H429" s="65">
-        <v>46020</v>
+        <v>46044</v>
       </c>
       <c r="I429" s="12">
         <v>45992</v>
       </c>
       <c r="J429" s="34"/>
       <c r="K429" s="9"/>
       <c r="L429" s="10"/>
     </row>
     <row r="430" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A430" s="34">
         <v>7700</v>
       </c>
       <c r="B430" s="9">
-        <v>7731205648</v>
+        <v>1831162027</v>
       </c>
       <c r="C430" s="10">
-        <v>771601001</v>
+        <v>770401001</v>
       </c>
       <c r="D430" s="34" t="s">
-        <v>753</v>
+        <v>252</v>
       </c>
       <c r="E430" s="33" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>7</v>
+      </c>
+      <c r="F430" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G430" s="9" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="H430" s="65">
         <v>46044</v>
       </c>
       <c r="I430" s="12">
         <v>45992</v>
       </c>
       <c r="J430" s="34"/>
       <c r="K430" s="9"/>
-      <c r="L430" s="10"/>
+      <c r="L430" s="65">
+        <v>46059</v>
+      </c>
     </row>
     <row r="431" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A431" s="34">
-        <v>7700</v>
+        <v>7200</v>
       </c>
       <c r="B431" s="9">
-        <v>1831162027</v>
+        <v>7203332653</v>
       </c>
       <c r="C431" s="10">
-        <v>770401001</v>
+        <v>720301001</v>
       </c>
       <c r="D431" s="34" t="s">
-        <v>252</v>
+        <v>753</v>
       </c>
       <c r="E431" s="33" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>6</v>
+      </c>
+      <c r="F431" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="G431" s="9" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H431" s="65">
         <v>46044</v>
       </c>
       <c r="I431" s="12">
         <v>45992</v>
       </c>
       <c r="J431" s="34"/>
       <c r="K431" s="9"/>
-      <c r="L431" s="65">
-[...1 lines deleted...]
-      </c>
+      <c r="L431" s="10"/>
     </row>
     <row r="432" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A432" s="34">
-        <v>7200</v>
+        <v>4000</v>
       </c>
       <c r="B432" s="9">
-        <v>7203332653</v>
+        <v>4025062616</v>
       </c>
       <c r="C432" s="10">
-        <v>720301001</v>
+        <v>402501001</v>
       </c>
       <c r="D432" s="34" t="s">
+        <v>755</v>
+      </c>
+      <c r="E432" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F432" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G432" s="9" t="s">
         <v>756</v>
       </c>
-      <c r="E432" s="33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H432" s="65">
-        <v>46044</v>
+        <v>46058</v>
       </c>
       <c r="I432" s="12">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="J432" s="34"/>
       <c r="K432" s="9"/>
       <c r="L432" s="10"/>
     </row>
     <row r="433" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A433" s="34">
-        <v>4000</v>
+        <v>9975</v>
       </c>
       <c r="B433" s="9">
-        <v>4025062616</v>
+        <v>7825133660</v>
       </c>
       <c r="C433" s="10">
-        <v>402501001</v>
+        <v>660850001</v>
       </c>
       <c r="D433" s="34" t="s">
-        <v>758</v>
+        <v>604</v>
       </c>
       <c r="E433" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F433" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G433" s="9" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="H433" s="65">
-        <v>46058</v>
+        <v>46069</v>
       </c>
       <c r="I433" s="12">
         <v>46023</v>
       </c>
       <c r="J433" s="34"/>
       <c r="K433" s="9"/>
       <c r="L433" s="10"/>
     </row>
     <row r="434" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A434" s="34">
-        <v>9975</v>
+        <v>3100</v>
       </c>
       <c r="B434" s="9">
-        <v>7825133660</v>
+        <v>3123211663</v>
       </c>
       <c r="C434" s="10">
-        <v>660850001</v>
+        <v>312301001</v>
       </c>
       <c r="D434" s="34" t="s">
-        <v>605</v>
+        <v>758</v>
       </c>
       <c r="E434" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F434" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G434" s="9" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="H434" s="65">
-        <v>46069</v>
+        <v>46073</v>
       </c>
       <c r="I434" s="12">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="J434" s="34"/>
       <c r="K434" s="9"/>
       <c r="L434" s="10"/>
     </row>
     <row r="435" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A435" s="34">
-[...6 lines deleted...]
-        <v>312301001</v>
+      <c r="A435" s="33">
+        <v>7700</v>
+      </c>
+      <c r="B435" s="34">
+        <v>1831162027</v>
+      </c>
+      <c r="C435" s="34">
+        <v>770401001</v>
       </c>
       <c r="D435" s="34" t="s">
-        <v>761</v>
+        <v>252</v>
       </c>
       <c r="E435" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F435" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="G435" s="9" t="s">
-        <v>762</v>
+      <c r="G435" s="33" t="s">
+        <v>760</v>
       </c>
       <c r="H435" s="65">
-        <v>46073</v>
-[...1 lines deleted...]
-      <c r="I435" s="12">
+        <v>46078</v>
+      </c>
+      <c r="I435" s="65">
         <v>46054</v>
       </c>
-      <c r="J435" s="34"/>
-[...1 lines deleted...]
-      <c r="L435" s="10"/>
+      <c r="J435" s="33"/>
+      <c r="K435" s="33"/>
+      <c r="L435" s="33"/>
     </row>
     <row r="436" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A436" s="33">
-        <v>7700</v>
+        <v>9975</v>
       </c>
       <c r="B436" s="34">
-        <v>1831162027</v>
+        <v>3321027747</v>
       </c>
       <c r="C436" s="34">
-        <v>770401001</v>
+        <v>660850001</v>
       </c>
       <c r="D436" s="34" t="s">
-        <v>252</v>
+        <v>587</v>
       </c>
       <c r="E436" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F436" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G436" s="33" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="H436" s="65">
-        <v>46078</v>
+        <v>46084</v>
       </c>
       <c r="I436" s="65">
         <v>46054</v>
       </c>
       <c r="J436" s="33"/>
-      <c r="K436" s="33"/>
-      <c r="L436" s="33"/>
+      <c r="K436" s="34"/>
+      <c r="L436" s="34"/>
     </row>
     <row r="437" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A437" s="33">
-        <v>9975</v>
+        <v>6300</v>
       </c>
       <c r="B437" s="34">
-        <v>3321027747</v>
+        <v>6312116812</v>
       </c>
       <c r="C437" s="34">
-        <v>660850001</v>
+        <v>631201001</v>
       </c>
       <c r="D437" s="34" t="s">
-        <v>749</v>
+        <v>791</v>
       </c>
       <c r="E437" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F437" s="33" t="s">
-        <v>4</v>
+      <c r="F437" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G437" s="33" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="H437" s="65">
-        <v>46084</v>
+        <v>46086</v>
       </c>
       <c r="I437" s="65">
         <v>46054</v>
       </c>
       <c r="J437" s="33"/>
       <c r="K437" s="34"/>
-      <c r="L437" s="34"/>
+      <c r="L437" s="65">
+        <v>46108</v>
+      </c>
     </row>
     <row r="438" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A438" s="33">
-        <v>6300</v>
+        <v>9975</v>
       </c>
       <c r="B438" s="34">
-        <v>6312116812</v>
+        <v>5031013320</v>
       </c>
       <c r="C438" s="34">
-        <v>631201001</v>
+        <v>660850001</v>
       </c>
       <c r="D438" s="34" t="s">
-        <v>765</v>
+        <v>792</v>
       </c>
       <c r="E438" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="F438" s="10" t="s">
-        <v>81</v>
+      <c r="F438" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="G438" s="33" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="H438" s="65">
-        <v>46086</v>
+        <v>46097</v>
       </c>
       <c r="I438" s="65">
         <v>46054</v>
       </c>
       <c r="J438" s="33"/>
       <c r="K438" s="34"/>
-      <c r="L438" s="65">
-[...3 lines deleted...]
-    <row r="439" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L438" s="34"/>
+    </row>
+    <row r="439" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A439" s="33">
-        <v>9975</v>
+        <v>5000</v>
       </c>
       <c r="B439" s="34">
-        <v>5031013320</v>
+        <v>5023001257</v>
       </c>
       <c r="C439" s="34">
-        <v>660850001</v>
+        <v>502301001</v>
       </c>
       <c r="D439" s="34" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="E439" s="33" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F439" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G439" s="33" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="H439" s="65">
-        <v>46097</v>
+        <v>46112</v>
       </c>
       <c r="I439" s="65">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="J439" s="33"/>
       <c r="K439" s="34"/>
       <c r="L439" s="34"/>
     </row>
-    <row r="440" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A440" s="33">
-        <v>5000</v>
+        <v>6600</v>
       </c>
       <c r="B440" s="34">
-        <v>5023001257</v>
+        <v>6612051620</v>
       </c>
       <c r="C440" s="34">
-        <v>502301001</v>
+        <v>667001001</v>
       </c>
       <c r="D440" s="34" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
       <c r="E440" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F440" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G440" s="33" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="H440" s="65">
-        <v>46112</v>
+        <v>46094</v>
       </c>
       <c r="I440" s="65">
-        <v>46082</v>
+        <v>46054</v>
       </c>
       <c r="J440" s="33"/>
       <c r="K440" s="34"/>
       <c r="L440" s="34"/>
     </row>
-    <row r="441" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A441" s="33">
-        <v>6600</v>
+        <v>5700</v>
       </c>
       <c r="B441" s="34">
-        <v>6612051620</v>
+        <v>5720002258</v>
       </c>
       <c r="C441" s="34">
-        <v>667001001</v>
+        <v>572001001</v>
       </c>
       <c r="D441" s="34" t="s">
-        <v>773</v>
+        <v>556</v>
       </c>
       <c r="E441" s="33" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F441" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G441" s="33" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="H441" s="65">
-        <v>46094</v>
+        <v>46122</v>
       </c>
       <c r="I441" s="65">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="J441" s="33"/>
       <c r="K441" s="34"/>
       <c r="L441" s="34"/>
     </row>
-    <row r="442" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A442" s="33">
-        <v>5700</v>
+        <v>9971</v>
       </c>
       <c r="B442" s="34">
-        <v>5720002258</v>
+        <v>5011016121</v>
       </c>
       <c r="C442" s="34">
-        <v>572001001</v>
+        <v>509950001</v>
       </c>
       <c r="D442" s="34" t="s">
-        <v>557</v>
+        <v>770</v>
       </c>
       <c r="E442" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F442" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G442" s="33" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="H442" s="65">
-        <v>46122</v>
+        <v>45863</v>
       </c>
       <c r="I442" s="65">
-        <v>46082</v>
+        <v>45839</v>
       </c>
       <c r="J442" s="33"/>
       <c r="K442" s="34"/>
       <c r="L442" s="34"/>
     </row>
-    <row r="443" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A443" s="33">
-        <v>9971</v>
+        <v>9973</v>
       </c>
       <c r="B443" s="34">
-        <v>5011016121</v>
+        <v>7116010113</v>
       </c>
       <c r="C443" s="34">
-        <v>509950001</v>
+        <v>774950001</v>
       </c>
       <c r="D443" s="34" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>771</v>
+      </c>
+      <c r="E443" s="10" t="s">
+        <v>14</v>
       </c>
       <c r="F443" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G443" s="33" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="H443" s="65">
-        <v>45863</v>
+        <v>46112</v>
       </c>
       <c r="I443" s="65">
-        <v>45839</v>
+        <v>46082</v>
       </c>
       <c r="J443" s="33"/>
       <c r="K443" s="34"/>
       <c r="L443" s="34"/>
     </row>
     <row r="444" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A444" s="33">
         <v>9973</v>
       </c>
       <c r="B444" s="34">
         <v>7116010113</v>
       </c>
       <c r="C444" s="34">
         <v>774950001</v>
       </c>
       <c r="D444" s="34" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="E444" s="10" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F444" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G444" s="33" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="H444" s="65">
         <v>46112</v>
       </c>
       <c r="I444" s="65">
         <v>46082</v>
       </c>
       <c r="J444" s="33"/>
       <c r="K444" s="34"/>
       <c r="L444" s="34"/>
     </row>
     <row r="445" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A445" s="33">
         <v>9973</v>
       </c>
       <c r="B445" s="34">
         <v>7116010113</v>
       </c>
       <c r="C445" s="34">
         <v>774950001</v>
       </c>
       <c r="D445" s="34" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="E445" s="10" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F445" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G445" s="33" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="H445" s="65">
         <v>46112</v>
       </c>
       <c r="I445" s="65">
         <v>46082</v>
       </c>
       <c r="J445" s="33"/>
       <c r="K445" s="34"/>
       <c r="L445" s="34"/>
     </row>
-    <row r="446" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A446" s="33">
-        <v>9973</v>
+        <v>5400</v>
       </c>
       <c r="B446" s="34">
-        <v>7116010113</v>
+        <v>5433955352</v>
       </c>
       <c r="C446" s="34">
-        <v>774950001</v>
+        <v>543301001</v>
       </c>
       <c r="D446" s="34" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="E446" s="10" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="F446" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G446" s="33" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="H446" s="65">
-        <v>46112</v>
+        <v>46155</v>
       </c>
       <c r="I446" s="65">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="J446" s="33"/>
       <c r="K446" s="34"/>
       <c r="L446" s="34"/>
     </row>
-    <row r="447" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A447" s="33">
-        <v>5400</v>
+        <v>7000</v>
       </c>
       <c r="B447" s="34">
-        <v>5433955352</v>
+        <v>7019005904</v>
       </c>
       <c r="C447" s="34">
-        <v>543301001</v>
+        <v>701701001</v>
       </c>
       <c r="D447" s="34" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>776</v>
+      </c>
+      <c r="E447" s="33" t="s">
+        <v>6</v>
       </c>
       <c r="F447" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G447" s="33" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="H447" s="65">
-        <v>46155</v>
+        <v>46036</v>
       </c>
       <c r="I447" s="65">
-        <v>46113</v>
+        <v>45992</v>
       </c>
       <c r="J447" s="33"/>
       <c r="K447" s="34"/>
       <c r="L447" s="34"/>
     </row>
-    <row r="448" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A448" s="33">
         <v>7000</v>
       </c>
       <c r="B448" s="34">
-        <v>7019005904</v>
+        <v>7014034877</v>
       </c>
       <c r="C448" s="34">
         <v>701701001</v>
       </c>
       <c r="D448" s="34" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="E448" s="33" t="s">
         <v>6</v>
       </c>
       <c r="F448" s="33" t="s">
         <v>4</v>
       </c>
       <c r="G448" s="33" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="H448" s="65">
-        <v>46036</v>
+        <v>46080</v>
       </c>
       <c r="I448" s="65">
-        <v>45992</v>
+        <v>46054</v>
       </c>
       <c r="J448" s="33"/>
       <c r="K448" s="34"/>
       <c r="L448" s="34"/>
     </row>
-    <row r="449" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A449" s="33">
-        <v>7000</v>
+        <v>1500</v>
       </c>
       <c r="B449" s="34">
-        <v>7014034877</v>
+        <v>1513056579</v>
       </c>
       <c r="C449" s="34">
-        <v>701701001</v>
+        <v>151301001</v>
       </c>
       <c r="D449" s="34" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>247</v>
+      </c>
+      <c r="E449" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F449" s="10" t="s">
+        <v>81</v>
       </c>
       <c r="G449" s="33" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="H449" s="65">
-        <v>46080</v>
+        <v>46181</v>
       </c>
       <c r="I449" s="65">
-        <v>46054</v>
+        <v>46143</v>
       </c>
       <c r="J449" s="33"/>
       <c r="K449" s="34"/>
-      <c r="L449" s="34"/>
+      <c r="L449" s="65">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A450" s="33">
+        <v>7700</v>
+      </c>
+      <c r="B450" s="34">
+        <v>7716219029</v>
+      </c>
+      <c r="C450" s="34">
+        <v>771801001</v>
+      </c>
+      <c r="D450" s="34" t="s">
+        <v>781</v>
+      </c>
+      <c r="E450" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F450" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G450" s="33" t="s">
+        <v>782</v>
+      </c>
+      <c r="H450" s="65">
+        <v>46197</v>
+      </c>
+      <c r="I450" s="65">
+        <v>46174</v>
+      </c>
+      <c r="J450" s="33"/>
+      <c r="K450" s="34"/>
+      <c r="L450" s="34"/>
+    </row>
+    <row r="451" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A451" s="33">
+        <v>7700</v>
+      </c>
+      <c r="B451" s="34">
+        <v>9704009302</v>
+      </c>
+      <c r="C451" s="34">
+        <v>770401001</v>
+      </c>
+      <c r="D451" s="34" t="s">
+        <v>783</v>
+      </c>
+      <c r="E451" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F451" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G451" s="33" t="s">
+        <v>784</v>
+      </c>
+      <c r="H451" s="65">
+        <v>46197</v>
+      </c>
+      <c r="I451" s="65">
+        <v>46174</v>
+      </c>
+      <c r="J451" s="33"/>
+      <c r="K451" s="34"/>
+      <c r="L451" s="34"/>
+    </row>
+    <row r="452" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A452" s="33">
+        <v>4700</v>
+      </c>
+      <c r="B452" s="34" t="s">
+        <v>785</v>
+      </c>
+      <c r="C452" s="34" t="s">
+        <v>786</v>
+      </c>
+      <c r="D452" s="34" t="s">
+        <v>795</v>
+      </c>
+      <c r="E452" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F452" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G452" s="33" t="s">
+        <v>787</v>
+      </c>
+      <c r="H452" s="65">
+        <v>46198</v>
+      </c>
+      <c r="I452" s="65">
+        <v>46174</v>
+      </c>
+      <c r="J452" s="33"/>
+      <c r="K452" s="34"/>
+      <c r="L452" s="34"/>
+    </row>
+    <row r="453" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A453" s="33">
+        <v>7700</v>
+      </c>
+      <c r="B453" s="34">
+        <v>7707068493</v>
+      </c>
+      <c r="C453" s="34">
+        <v>771801001</v>
+      </c>
+      <c r="D453" s="34" t="s">
+        <v>788</v>
+      </c>
+      <c r="E453" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F453" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G453" s="33" t="s">
+        <v>789</v>
+      </c>
+      <c r="H453" s="65">
+        <v>46210</v>
+      </c>
+      <c r="I453" s="65">
+        <v>46174</v>
+      </c>
+      <c r="J453" s="33"/>
+      <c r="K453" s="34"/>
+      <c r="L453" s="34"/>
+    </row>
+    <row r="454" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A454" s="33">
+        <v>1500</v>
+      </c>
+      <c r="B454" s="34">
+        <v>1513056579</v>
+      </c>
+      <c r="C454" s="34">
+        <v>151301001</v>
+      </c>
+      <c r="D454" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="E454" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F454" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G454" s="33" t="s">
+        <v>796</v>
+      </c>
+      <c r="H454" s="65">
+        <v>46216</v>
+      </c>
+      <c r="I454" s="65">
+        <v>46204</v>
+      </c>
+      <c r="J454" s="33"/>
+      <c r="K454" s="34"/>
+      <c r="L454" s="34"/>
+    </row>
+    <row r="455" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A455" s="33">
+        <v>1600</v>
+      </c>
+      <c r="B455" s="34">
+        <v>1624005650</v>
+      </c>
+      <c r="C455" s="34">
+        <v>161601001</v>
+      </c>
+      <c r="D455" s="34" t="s">
+        <v>798</v>
+      </c>
+      <c r="E455" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F455" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G455" s="33" t="s">
+        <v>797</v>
+      </c>
+      <c r="H455" s="65">
+        <v>46218</v>
+      </c>
+      <c r="I455" s="65">
+        <v>46174</v>
+      </c>
+      <c r="J455" s="33"/>
+      <c r="K455" s="34"/>
+      <c r="L455" s="34"/>
+    </row>
+    <row r="456" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A456" s="33">
+        <v>9972</v>
+      </c>
+      <c r="B456" s="34">
+        <v>1651025328</v>
+      </c>
+      <c r="C456" s="34">
+        <v>997250001</v>
+      </c>
+      <c r="D456" s="34" t="s">
+        <v>801</v>
+      </c>
+      <c r="E456" s="33" t="s">
+        <v>799</v>
+      </c>
+      <c r="F456" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G456" s="33" t="s">
+        <v>800</v>
+      </c>
+      <c r="H456" s="65">
+        <v>46219</v>
+      </c>
+      <c r="I456" s="65">
+        <v>46204</v>
+      </c>
+      <c r="J456" s="33"/>
+      <c r="K456" s="34"/>
+      <c r="L456" s="34"/>
+    </row>
+    <row r="457" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A457" s="33">
+        <v>4300</v>
+      </c>
+      <c r="B457" s="34">
+        <v>4345316002</v>
+      </c>
+      <c r="C457" s="34">
+        <v>434501001</v>
+      </c>
+      <c r="D457" s="34" t="s">
+        <v>803</v>
+      </c>
+      <c r="E457" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F457" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G457" s="33" t="s">
+        <v>802</v>
+      </c>
+      <c r="H457" s="65">
+        <v>46220</v>
+      </c>
+      <c r="I457" s="65">
+        <v>46204</v>
+      </c>
+      <c r="J457" s="33"/>
+      <c r="K457" s="34"/>
+      <c r="L457" s="34"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:L449"/>
+  <autoFilter ref="A4:L453"/>
   <mergeCells count="2">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="51" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>